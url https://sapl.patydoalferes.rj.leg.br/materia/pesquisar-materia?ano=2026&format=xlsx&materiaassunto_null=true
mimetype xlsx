--- v0 (2026-03-13)
+++ v1 (2026-04-29)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="760" uniqueCount="403">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1559" uniqueCount="803">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -756,83 +756,1028 @@
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1354/122_2026__a_substituicao_da_iluminacao_convencional_por_iluminacao_em_led_no_jardim_de_avelar..docx</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL A SUBSTITUIÇÃO DA ILUMINAÇÃO CONVENCIONAL POR ILUMINAÇÃO EM LED NO JARDIM DE AVELAR.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1355/124_2026_recuperacao_da_canalizacao_do_esgoto_e_a_desobstrucao_das_caixas_de_areia_na_rua_g.docx</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL A RECUPERAÇÃO DA CANALIZAÇÃO DO ESGOTO E A DESOBSTRUÇÃO DAS CAIXAS DE AREIA NA RUA G, ESTRADA ARCOZELO/MARAVILHA, PRÓXIMO AO LAVA JATO, PRIMEIRA RUA À DIREITA.</t>
   </si>
   <si>
+    <t>1362</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1362/131_2026__a_reforma_da_capela_localizada_na_rua_guaribu_velho_sentido_sitio_das_goiabas_no_bairro_granja_california..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REFORMA DA CAPELA LOCALIZADA NA RUA GUARIBÚ VELHO, SENTIDO SÍTIO DAS GOIABAS, NO BAIRRO GRANJA CALIFÓRNIA.</t>
+  </si>
+  <si>
+    <t>1363</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1363/132_2026_substituicao_da_ponte_de_madeira_existente_no_bairro_rio_pardo_lado_da_escola__por_uma_ponte_de_alvenaria_estrutural.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO A SUBSTITUIÇÃO DA PONTE DE MADEIRA ATUALMENTE EXISTENTE NO BAIRRO RIO PARDO, AO LADO DA ESCOLA DO RIO PARDO, POR UMA PONTE DE ALVENARIA ESTRUTURAL. REITERANDO MINHA INDICAÇÃO DE Nº 004/2025.</t>
+  </si>
+  <si>
+    <t>1364</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1364/133_2026_manutencao_reparo_das_pontes_localizadas_coqueiros_especialmente_a_ponte_curral_do_produtor_rural_igor_melo..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO A MANUTENÇÃO E REPARO DAS PONTES LOCALIZADAS NO BAIRRO COQUEIROS, ESPECIALMENTE A PONTE QUE DÁ ACESSO AO CURRAL DO PRODUTOR RURAL IGOR MELO.</t>
+  </si>
+  <si>
+    <t>1366</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1366/135_2026_determine_a_secretaria_de_meio_ambiente_a_realizacao_do_corte_e_manejo_de_moita_de_bambu_na_estrada_humberto_candido.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL QUE DETERMINE À SECRETARIA MUNICIPAL DE MEIO AMBIENTE A REALIZAÇÃO DO CORTE E MANEJO DE UMA MOITA DE BAMBU LOCALIZADA NA ESTRADA HUMBERTO CÂNDIDO, PRÓXIMO AO Nº 1565, NO BAIRRO BELA VISTA.</t>
+  </si>
+  <si>
+    <t>1367</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1367/136_2026_adocao_de_providencias_quanto_a_arvore_e_ao_poste_com_risco_de_queda_na_rua_nova_mantiqueira_proximo_ao_no_635_no_bairro_centro.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL QUE DETERMINE À SECRETARIA COMPETENTE A RETIRADA DE BARREIRA, BEM COMO A ADOÇÃO DE PROVIDÊNCIAS QUANTO À ÁRVORE E AO POSTE COM RISCO DE QUEDA NA RUA NOVA MANTIQUEIRA, PRÓXIMO AO Nº 635, NO BAIRRO CENTRO.</t>
+  </si>
+  <si>
+    <t>1368</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1368/137_2026_intervenha_junto_a_light_para_adocao_de_providencias_quanto_a_poste_com_risco_de_queda_rua_dez_no_02_bairro_centro..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL QUE INTERVENHA JUNTO À CONCESSIONÁRIA LIGHT PARA ADOÇÃO DE PROVIDÊNCIAS QUANTO AO POSTE COM RISCO DE QUEDA NA RUA DEZ, Nº 02, BAIRRO CENTRO.</t>
+  </si>
+  <si>
+    <t>1369</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1369/138_2026_a_reforma_da_ponte_que_da_acesso_ao_espaco_km_no_bairro_maravilha..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REFORMA DA PONTE QUE DÁ ACESSO AO ESPAÇO KM, NO BAIRRO MARAVILHA.</t>
+  </si>
+  <si>
+    <t>1373</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1373/142_2026__a_realizacao_de_patrolamento_da_rua_do_guaribu_velho_via_que_interliga_o_bairro_da_granja_california_ao_bairro_do_guaribu..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE PATROLAMENTO DA RUA DO GUARIBÚ VELHO, VIA QUE INTERLIGA O BAIRRO DA GRANJA CALIFÓRNIA AO BAIRRO DO GUARIBÚ.</t>
+  </si>
+  <si>
+    <t>1374</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1374/143_2026_a_realizacao_da_limpeza_dos_bueiros_localizados_na_rua_irineu_reis_no_bairro_da_granja_california..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DA LIMPEZA DOS BUEIROS LOCALIZADOS NA RUA IRINEU REIS, NO BAIRRO DA GRANJA CALIFÓRNIA.</t>
+  </si>
+  <si>
+    <t>1375</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1375/144_2026__a_realizacao_de_patrolamento_e_aplicacao_de_saibro_nos_pontos_criticos_da_estrada_antonio_faustino_porto.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE PATROLAMENTO E APLICAÇÃO DE SAIBRO NOS PONTOS CRÍTICOS DA ESTRADA ANTÔNIO FAUSTINO PORTO, QUE INTERLIGA A LOCALIDADE FAZENDA DAS ANTAS, NO SENTIDO À SAMAMBAIA.</t>
+  </si>
+  <si>
+    <t>1376</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1376/145_2026__a_realizacao_de_rocada_na_rua_d_ate_a_rua_f_no_bairro_roseiral..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE ROÇADA NA RUA D ATÉ A RUA F, NO BAIRRO ROSEIRAL.</t>
+  </si>
+  <si>
+    <t>1377</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1377/146_2026___a_ampliacao_do_servico_de_entrega_domiciliar_de_correspondencias_nas_ruas_nao_atendidas_do_morro_joao_malandro.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL QUE INTERVENHA JUNTO À EMPRESA CORREIOS VISANDO À AMPLIAÇÃO DO SERVIÇO DE ENTREGA DOMICILIAR DE CORRESPONDÊNCIAS NAS RUAS NÃO ATENDIDAS DO MORRO JOÃO MALANDRO, NO BAIRRO GRANJA CALIFÓRNIA.</t>
+  </si>
+  <si>
+    <t>1378</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1378/150_2026__transformacao_do_espaco_onde_funcionava_a_antiga_clinica_da_familia_no_bairro_arcozelo_em_um_centro_de_imagem..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A TRANSFORMAÇÃO DO ESPAÇO ONDE FUNCIONAVA A ANTIGA CLÍNICA DA FAMÍLIA, NO BAIRRO ARCOZELO, EM UM CENTRO DE IMAGEM.</t>
+  </si>
+  <si>
+    <t>1379</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1379/151_2026__aplicacao_de_po_de_pedra_na_rua_vera_lucia_souza_tendo_como_referencia_o_no_1085_bairro_arcozelo..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A APLICAÇÃO DE PÓ DE PEDRA NA RUA VERA LÚCIA SOUZA, TENDO COMO REFERÊNCIA O Nº 1085, BAIRRO ARCOZELO.</t>
+  </si>
+  <si>
+    <t>1380</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1380/152_2026_conclusao_da_obra_de_reforma_da_passarela_situada_atras_da_aldeia_de_arcozelo..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A CONCLUSÃO DA OBRA DE REFORMA DA PASSARELA SITUADA ATRÁS DA ALDEIA DE ARCOZELO.</t>
+  </si>
+  <si>
+    <t>1381</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1381/153_2026__patrolamento_e_ensaibramento_da_rua_altino_antonio_rosa_bairro_aquenta_sol..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL O PATROLAMENTO E ENSAIBRAMENTO DA RUA ALTINO ANTÔNIO ROSA, BAIRRO AQUENTA SOL. REITERANDO MINHA INDICAÇÃO DE Nº 043/2025.</t>
+  </si>
+  <si>
+    <t>1383</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1383/155_2026_averiguacao_e_o_reparo_da_ponte_situada_na_rua_nova_mantiquira_no_bairro_mantiquira..docx</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal a averiguação e o reparo da ponte situada na Rua Nova Mantiquira, no Bairro Mantiquira.</t>
+  </si>
+  <si>
+    <t>1386</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1386/156_2026_autoriza_o_poder_executivo_a_instituir_o_programa_municipal_de_aquisicao_de_tenis_para_os_estudantes.docx</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR O PROGRAMA MUNICIPAL DE AQUISIÇÃO DE TÊNIS PARA OS ESTUDANTES DA REDE PÚBLICA MUNICIPAL DE ENSINO DE PATY DO ALFERES E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1387</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1387/157_2026_realizacao_de_patrolamento_e_ensaibramento_na_rua_agenor_de_souza_vieira_localizada_no_bairro_arcozelo.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE PATROLAMENTO E ENSAIBRAMENTO NA RUA AGENOR DE SOUZA VIEIRA, LOCALIZADA NO BAIRRO ARCOZELO.</t>
+  </si>
+  <si>
+    <t>1388</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1388/158_2026_realizacao_de_patrolamento_e_aplicacao_de_po_de_pedra_na_rua_osvaldo_moraes_localizada_no_bairro_pedras_ruivas..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE PATROLAMENTO E APLICAÇÃO DE PÓ DE PEDRA NA RUA OSVALDO MORÃES, LOCALIZADA NO BAIRRO PEDRAS RUIVAS.</t>
+  </si>
+  <si>
+    <t>1390</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1390/160_2026_aplicacao_de_material_de_escoria_ou_po_de_pedra_na_estrada_jacob_nas_proximidades_do_no_140_no_bairro_granja_california..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A APLICAÇÃO DE MATERIAL DE ESCÓRIA OU PÓ DE PEDRA NA ESTRADA JACOB, NAS PROXIMIDADES DO Nº 140, NO BAIRRO GRANJA CALIFÓRNIA.</t>
+  </si>
+  <si>
+    <t>1391</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1391/161_2026_aplicacao_de_escoria_ou_po_de_pedra_nas_ruas_nao_asfaltadas_do_morro_joao_malandro_no_bairro_granja_california..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A APLICAÇÃO DE ESCÓRIA OU PÓ DE PEDRA NAS RUAS NÃO ASFALTADAS DO MORRO JOÃO MALANDRO, NO BAIRRO GRANJA CALIFÓRNIA.</t>
+  </si>
+  <si>
+    <t>1392</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1392/162_2026_limpeza_da_vala_no_bairro_bela_vista_no_trecho_atras_da_igreja_assembleia_de_deus_ate_as_estufas_do_russo.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A LIMPEZA DA VALA LOCALIZADA NO BAIRRO BELA VISTA, NO TRECHO COMPREENDIDO ATRÁS DA IGREJA ASSEMBLEIA DE DEUS ATÉ AS PROXIMIDADES DAS ESTUFAS DO RUSSO.</t>
+  </si>
+  <si>
+    <t>1393</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1393/163_2026_realizacao_de_servicos_de_limpeza_e_aplicacao_de_po_de_pedra_na_rua_17_localizada_no_bairro_arcozelo..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE SERVIÇOS DE LIMPEZA E APLICAÇÃO DE PÓ DE PEDRA NA RUA 17, LOCALIZADA NO BAIRRO ARCOZELO.</t>
+  </si>
+  <si>
+    <t>1399</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1399/171_2026_pavimentacao_asfaltica_em_todas_as_ruas_localizadas_no_morro_do_capitao_no_bairro_zenobiopolis._reiterando_a_indicacao.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA EM TODAS AS RUAS LOCALIZADAS NO MORRO DO CAPITÃO, NO BAIRRO ZENOBIÓPOLIS. REITERANDO A INDICAÇÃO DE Nº 1006/2025 FEITA PELO VEREADOR EDINHO.</t>
+  </si>
+  <si>
+    <t>1400</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1400/172_2026_solicita_ao_prefeito_municipal_que_realize_em_conjunto_com_a_secretaria_de_obras_a_operacao_tapa-buracos_na_rj-117..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL QUE REALIZE, EM CONJUNTO COM A SECRETARIA DE OBRAS, A OPERAÇÃO TAPA-BURACOS NA RJ-117. REITERANDO MINHA INDICAÇÃO DE Nº 113/2025.</t>
+  </si>
+  <si>
+    <t>1401</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1401/173_2026_realizacao_de_reforma_na_escola_municipal_manoel_rodrigues_situada_no_bairro_coqueiros..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE REFORMA NA ESCOLA MUNICIPAL MANOEL RODRIGUES, SITUADA NO BAIRRO COQUEIROS.</t>
+  </si>
+  <si>
+    <t>1402</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1402/174_2026_aplicacao_de_escoria_ou_po_de_pedra_nos_pontos_criticos_da_estrada_sao_joaquim_localizada_no_bairro_sao_joaquim..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A APLICAÇÃO DE ESCÓRIA OU PÓ DE PEDRA NOS PONTOS CRÍTICOS DA ESTRADA SÃO JOAQUIM, LOCALIZADA NO BAIRRO SÃO JOAQUIM.</t>
+  </si>
+  <si>
+    <t>1403</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1403/175_2026_realizacao_de_patrolamento_e_a_aplicacao_de_material_do_tipo_escoria_ou_po_de_pedra_nos_pontos_criticos_da_estrada_do_alto_seco.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE PATROLAMENTO E A APLICAÇÃO DE MATERIAL DO TIPO ESCÓRIA OU PÓ DE PEDRA NOS PONTOS CRÍTICOS DA ESTRADA DO ALTO SECO, LOCALIZADA NO BAIRRO ALTO SECO.</t>
+  </si>
+  <si>
+    <t>1405</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1405/177_2026_substituicao_de_um_poste_de_iluminacao_publica_prestes_a_cair_na_rua_sao_sebastiao_no_bairro_granja_california..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A SUBSTITUIÇÃO DE UM POSTE DE ILUMINAÇÃO PÚBLICA QUE SE ENCONTRA PRESTES A CAIR NA RUA SÃO SEBASTIÃO, NO BAIRRO GRANJA CALIFÓRNIA.</t>
+  </si>
+  <si>
+    <t>1406</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1406/178_2026__troca_das_lampadas_da_iluminacao_publica_na_rua_eunice_silva_no_bairro_granja_california..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A TROCA DAS LÂMPADAS DA ILUMINAÇÃO PÚBLICA NA RUA EUNICE SILVA, NO BAIRRO GRANJA CALIFÓRNIA.</t>
+  </si>
+  <si>
+    <t>1407</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1407/182_2026_intervenha_junto_a_light_que_seja_enviada_uma_equipe_tecnica_para_avaliar_as_condicoes_de_alguns_postes_de_madeira.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL QUE INTERVENHA JUNTO À EMPRESA LIGHT, A FIM DE QUE SEJA ENVIADA UMA EQUIPE TÉCNICA PARA AVALIAR AS CONDIÇÕES DE ALGUNS POSTES DE MADEIRA QUE SE ENCONTRAM DANIFICADOS EM DECORRÊNCIA DAS CHUVAS, NO BAIRRO RIO PARDO.</t>
+  </si>
+  <si>
+    <t>1408</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1408/183_2026_operacao_tapa-buracos_na_rua_do_recanto_localizada_no_bairro_recanto..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A OPERAÇÃO TAPA-BURACOS NA RUA DO RECANTO, LOCALIZADA NO BAIRRO RECANTO.</t>
+  </si>
+  <si>
+    <t>1409</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1409/184_2026__patrolamento_e_ensaibramento_nas_ruas_dos_bairros_coqueiros_e_rio_pardo_reiterando.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE PATROLAMENTO E ENSAIBRAMENTO NAS RUAS DOS BAIRROS COQUEIROS E RIO PARDO. REITERANDO MINHA INDICAÇÃO DE Nº 017/2026.</t>
+  </si>
+  <si>
+    <t>1413</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>Heliomar do Gás</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1413/188_2026_realizacao_de_reforma_e_manutencao_do_campo_situado_na_rua_c_no_bairro_clube_velho..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE REFORMA E MANUTENÇÃO DO CAMPO SITUADO NA RUA C, NO BAIRRO CLUBE VELHO.</t>
+  </si>
+  <si>
+    <t>1414</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1414/189_2026_patrolamento_e_ensaibramento_troca_de_lampadas_publica_na_rua_c_localizada_no_bairro_clube_velho..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE PATROLAMENTO E ENSAIBRAMENTO, BEM COMO A TROCA DE LÂMPADAS DA ILUMINAÇÃO PÚBLICA NA RUA C, LOCALIZADA NO BAIRRO CLUBE VELHO.</t>
+  </si>
+  <si>
+    <t>1416</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1416/194_2026_guilherme_e_lenice__indicacao_realizacao_do_recapeamento_da_rj_que_liga_o_bairro_monte_alegre_ao_bairro_avelar.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO AO GOVERNO DO ESTADO DO RIO DE JANEIRO PARA A REALIZAÇÃO DO RECAPEAMENTO DA RJ QUE LIGA O BAIRRO MONTE ALEGRE AO BAIRRO AVELAR.</t>
+  </si>
+  <si>
+    <t>1417</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1417/195_2026_realizacao_de_reparos_na_via_e_servicos_de_rocada_na_rua_abilio_murce_situada_no_bairro_granja_california._1.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE REPAROS NA VIA E SERVIÇOS DE ROÇADA NA RUA ABÍLIO MURCE, SITUADA NO BAIRRO GRANJA CALIFÓRNIA.</t>
+  </si>
+  <si>
+    <t>1418</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1418/196_2026_prorrogacao_do_prazo_para_pagamento_em_cota_unica_do_iptu_2026_com_desconto_por_mais_30_dias_uteis..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A PRORROGAÇÃO DO PRAZO PARA PAGAMENTO EM COTA ÚNICA DO IPTU 2026, COM DESCONTO, POR MAIS 30 DIAS ÚTEIS.</t>
+  </si>
+  <si>
+    <t>1419</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1419/197_2026_retirada_de_uma_barreira_a_curva_na_rua_joaquim_alves_louzada_bairro_biriba_referencia_a_rua_do_sase..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A RETIRADA DE UMA BARREIRA EXISTENTE PRÓXIMA À CURVA NA RUA JOAQUIM ALVES LOUZADA, LOCALIZADA NO BAIRRO BIRIBA. REFERÊNCIA: RUA DO SASE.</t>
+  </si>
+  <si>
+    <t>1420</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1420/198_2026_solicita_ao_prefeito_municipal_a_realizacao_de_rocada_e_limpeza_do_morro_do_fama.__reiterando_a_indicacao_de_no.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE ROÇADA E LIMPEZA DO MORRO DO FAMA. REITERANDO MINHA INDICAÇÃO DE Nº 314/2025.</t>
+  </si>
+  <si>
+    <t>1422</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1422/200_2026__que_seja_realizada_a_poda_de_uma_arvore_localizada_na_rua_deputado_jose_vaz_no_bairro_avelar.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL QUE INTERVENHA, JUNTO À EMPRESA LIGHT, PARA QUE SEJA REALIZADA A PODA DE UMA ÁRVORE LOCALIZADA NA RUA DEPUTADO JOSÉ VAZ, NO BAIRRO AVELAR, PRÓXIMO À MERCEARIA DO VALTINHO.</t>
+  </si>
+  <si>
+    <t>1423</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1423/201_2026_realizacao_de_servicos_de_limpeza_na_rua_virginia_rangel_localizada_no_bairro_mantiquira..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE SERVIÇOS DE LIMPEZA NA RUA VIRGÍNIA RANGEL, LOCALIZADA NO BAIRRO MANTIQUIRA.</t>
+  </si>
+  <si>
+    <t>1424</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1424/202_2026_realizacao_de_patrolamento_e_aplicacao_de_po_de_pedra_na_estrada_do_paiol_velho_localizada_no_bairro_paiol_velho..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE PATROLAMENTO E APLICAÇÃO DE PÓ DE PEDRA NA ESTRADA DO PAIOL VELHO, LOCALIZADA NO BAIRRO PAIOL VELHO.</t>
+  </si>
+  <si>
+    <t>1427</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1427/205_2026_a_realizacao_de_rocada_patrolamento_e_aplicacao_de_po_de_pedra_na_estrada_do_grotao_proximo_ao_no_212_localizada_no_bairro_paiol_velho..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE ROÇADA, PATROLAMENTO E APLICAÇÃO DE PÓ DE PEDRA NA ESTRADA DO GROTÃO, PRÓXIMO AO Nº 212, LOCALIZADA NO BAIRRO PAIOL VELHO.</t>
+  </si>
+  <si>
+    <t>1428</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1428/210_2026_instalacao_de_refletores_na_quadra_da_escola_municipal_gioconda_bernardes_localizada_no_bairro_maravilha..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A INSTALAÇÃO DE REFLETORES NA QUADRA DA ESCOLA MUNICIPAL GIOCONDA BERNARDES, LOCALIZADA NO BAIRRO MARAVILHA.</t>
+  </si>
+  <si>
+    <t>1429</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1429/211_2026_construcao_de_uma_ponte_na_rua_boa_vista_travessa_440_localizada_no_bairro_boa_vista..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA PONTE NA RUA BOA VISTA, TRAVESSA 440, LOCALIZADA NO BAIRRO BOA VISTA.</t>
+  </si>
+  <si>
+    <t>1430</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1430/212_2026_realizada_operacao_tapa-buracos_nas_vias_asfaltadas_dos_bairros_coqueiros_e_rio_pardo..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL QUE SEJA REALIZADA OPERAÇÃO TAPA-BURACOS NAS VIAS ASFALTADAS DOS BAIRROS COQUEIROS E RIO PARDO.</t>
+  </si>
+  <si>
+    <t>1431</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1431/213_2026_realizacao_de_servicos_de_rocada_no_bairro_prata..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE SERVIÇOS DE ROÇADA NO BAIRRO PRATA.</t>
+  </si>
+  <si>
+    <t>1432</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1432/214_2026_realizacao_de_servicos_de_patrolamento_e_aplicacao_de_po_de_pedra_na_rua_lucio_teixeira_no_bairro_tres_porteiras.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE SERVIÇOS DE PATROLAMENTO E APLICAÇÃO DE PÓ DE PEDRA NA RUA LÚCIO TEIXEIRA, NO BAIRRO TRÊS PORTEIRAS, NAS PROXIMIDADES DO Nº 1117.</t>
+  </si>
+  <si>
+    <t>1434</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1434/216_2026_realizacao_de_reforma_e_ampliacao_da_pracinha_situada_no_bairro_rio_pardo_bem_como_a_instalacao_de_novos_brinquedos_no_local..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE REFORMA E AMPLIAÇÃO DA PRACINHA SITUADA NO BAIRRO RIO PARDO, BEM COMO A INSTALAÇÃO DE NOVOS BRINQUEDOS NO LOCAL.</t>
+  </si>
+  <si>
+    <t>1435</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1435/217_2026_aplicacao_de_po_de_pedra_na_rua_do_brandao_e_na_alameda_da_quaresma_divino_vale_ambas_no_bairro_palmares.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A APLICAÇÃO DE PÓ DE PEDRA NA RUA DO BRANDÃO (POR CIMA DA ÁGUA FRIA) E NA ALAMEDA DA QUARESMA (DIVINO VALE), AMBAS LOCALIZADAS NO BAIRRO PALMARES.</t>
+  </si>
+  <si>
+    <t>1436</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1436/218_2026_instalacao_de_placa_de_sinalizacao_de_proibido_estacionar_na_avenida_vereador_aloisio_ferreira_gomes_no_bairro_avelar..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A INSTALAÇÃO DE PLACA DE SINALIZAÇÃO DE “PROIBIDO ESTACIONAR” NA AVENIDA VEREADOR ALOÍSIO FERREIRA GOMES, NO BAIRRO AVELAR.</t>
+  </si>
+  <si>
+    <t>1437</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1437/219_2026_desobstrucao_de_uma_arvore_e_realizacao_de_poda_na_rede_eletrica_na_rj-125_proximidades_da_estacao_tratamento_da_igua..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A DESOBSTRUÇÃO DE UMA ÁRVORE E A REALIZAÇÃO DE PODA NA REDE ELÉTRICA LOCALIZADA NA RJ-125, NAS PROXIMIDADES DA ESTAÇÃO DE TRATAMENTO DA IGUÁ.</t>
+  </si>
+  <si>
+    <t>1438</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1438/220_2026_realizacao_de_servicos_de_rocada_na_rua_guaribu_velho_proximo_ao_sitio_das_goiabas_no_bairro_granja_california..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE SERVIÇOS DE ROÇADA NA RUA GUARIBÚ VELHO, PRÓXIMO AO SÍTIO DAS GOIABAS, NO BAIRRO GRANJA CALIFÓRNIA.</t>
+  </si>
+  <si>
+    <t>1439</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1439/221_2026_substituicao_das_lampadas_de_led_queimadas_na_rua_jacob_no_bairro_granja_california.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A SUBSTITUIÇÃO DAS LÂMPADAS DE LED QUEIMADAS NA RUA JACOB, NO BAIRRO GRANJA CALIFÓRNIA, NO TRECHO COMPREENDIDO ENTRE A PONTE DO BALAEIRO ATÉ O BAIRRO AVELAR.</t>
+  </si>
+  <si>
+    <t>1441</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1441/225_2026_locacao_ou_aquisicao_de_uma_tenda_destinada_a_cobertura_da_feira_agroecologica_realizada_na_praca_george_jacob_abdue.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL QUE AVALIE A POSSIBILIDADE DE LOCAÇÃO OU AQUISIÇÃO DE UMA TENDA DESTINADA À COBERTURA DA FEIRA AGROECOLÓGICA, REALIZADA NA PRAÇA GEORGE JACOB ABDUE. REITERANDO MINHA INDICAÇÃO DE Nº 198/2025.</t>
+  </si>
+  <si>
+    <t>1442</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1442/226_2026_instalacao_de_um_bebedouro_publico_na_praca_george_jacob_abdue_para_atender_os_feirantes__-_reiterando.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A INSTALAÇÃO DE UM BEBEDOURO PÚBLICO NA PRAÇA GEORGE JACOB ABDUE PARA ATENDER OS FEIRANTES E FREQUENTADORES DA FEIRA AGROECOLÓGICA DE PATY DO ALFERES. REITERANDO MINHA INDICAÇÃO DE Nº 359/2025.</t>
+  </si>
+  <si>
+    <t>1443</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1443/227_2026_concessao_de_isencao_do_pagamento_de_estacionamento_rotativo_aos_feirantes_reiterando_lenice_e_zaninho.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A CONCESSÃO DE ISENÇÃO DO PAGAMENTO DE ESTACIONAMENTO ROTATIVO AOS FEIRANTES DA FEIRA AGROECOLÓGICA DE PATY DO ALFERES, MEDIANTE EMISSÃO DE CREDENCIAL DE IDENTIFICAÇÃO, VÁLIDA NOS DIAS E HORÁRIOS DE FUNCIONAMENTO DA FEIRA. REITERANDO A INDICAÇÃO DE Nº 370/ 2025 FEITA PELA VEREADORA LENICE VIANA.</t>
+  </si>
+  <si>
+    <t>1444</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1444/228_2026_revitalizacao_das_faixas_de_pedestre_situadas_na_rua_deputado_bernardes_neto._reinterar.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REVITALIZAÇÃO DAS FAIXAS DE PEDESTRE SITUADAS NA RUA DEPUTADO BERNARDES NETO, SENDO UMA LOCALIZADA EM FRENTE À MATERNIDADE E OUTRA EM FRENTE À PADARIA DO JARDIM. REITERANDO MINHA INDICAÇÃO DE Nº 762/2025.</t>
+  </si>
+  <si>
+    <t>1445</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1445/229_2026_operacao_tapa_buracos_limpeza_e_manutencao_de_bueiros_bem_como_rocada_na_avenida_vereador_aloisio_ferreira_gomes.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE SERVIÇOS DE MANUTENÇÃO GERAL, OPERAÇÃO TAPA-BURACOS, LIMPEZA E MANUTENÇÃO DE BUEIROS, BEM COMO ROÇADA, NA AVENIDA VEREADOR ALOÍSIO FERREIRA GOMES, LOCALIZADA NO BAIRRO AVELAR.</t>
+  </si>
+  <si>
+    <t>1446</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1446/230_2026_conserto_do_elevador_do_casarios_a_fim_de_garantir_a_acessibilidade_adequada_aos_usuarios_as_pessoas_com_deficiencia..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL O CONSERTO DO ELEVADOR DO CASARIO DO ALFERES, A FIM DE GARANTIR A ACESSIBILIDADE ADEQUADA AOS USUÁRIOS, ESPECIALMENTE ÀS PESSOAS COM DEFICIÊNCIA.</t>
+  </si>
+  <si>
+    <t>1447</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1447/231_2026_realizacao_de_pavimentacao_asfaltica_na_rua_projetada_h_localizada_no_bairro_avelar..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NA RUA PROJETADA H, LOCALIZADA NO BAIRRO AVELAR.</t>
+  </si>
+  <si>
+    <t>1448</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1448/232_2026_realizacao_de_servicos_de_rocada_no_alto_do_morro_joao_malandro_no_bairro_granja_california..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE SERVIÇOS DE ROÇADA NO ALTO DO MORRO JOÃO MALANDRO, NO BAIRRO GRANJA CALIFÓRNIA.</t>
+  </si>
+  <si>
+    <t>1449</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1449/233_2026_patrolamento_e_ensaibramento_no_trecho_que_se_inicia_na_estrada_da_cachoeira_no_bairro_campo_verde_ate_o_bairro_santa_rosa.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE SERVIÇOS DE PATROLAMENTO E ENSAIBRAMENTO NO TRECHO QUE SE INICIA NA ESTRADA DA CACHOEIRA, NO BAIRRO CAMPO VERDE, ATÉ O BAIRRO SANTA ROSA.</t>
+  </si>
+  <si>
+    <t>1450</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1450/234_2026_realizacao_de_servicos_de_patrolamento_e_aplicacao_de_po_de_pedra_nas_ruas_fernando_crespo_e_osvaldo_de_moraes.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE SERVIÇOS DE PATROLAMENTO E APLICAÇÃO DE PÓ DE PEDRA NAS RUAS FERNANDO CRESPO E OSVALDO DE MORAES, LOCALIZADAS NO BAIRRO MONTE ALEGRE.</t>
+  </si>
+  <si>
+    <t>1451</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1451/235_2026_instalacao_de_quebra-molas_em_frente_ao_posto_de_saude_do_bairro_maravilha.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A INSTALAÇÃO DE UM QUEBRA-MOLAS EM FRENTE AO POSTO DE SAÚDE DO BAIRRO MARAVILHA.</t>
+  </si>
+  <si>
+    <t>1453</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1453/237_2026_a_realizacao_de_raspagem_nas_ruas_e_aplicacao_de_escoria_nos_pontos_criticos_do_bairro_boa_vista.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE RASPAGEM NAS RUAS E APLICAÇÃO DE ESCÓRIA NOS PONTOS CRÍTICOS DO BAIRRO BOA VISTA. REITERANDO MINHA INDICAÇÃO DE Nº 486/2025.</t>
+  </si>
+  <si>
+    <t>1454</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1454/238_2026_a_realizacao_de_patrolamento_e_ensaibramento_na_rua_sete_no_bairro_maravilha..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE PATROLAMENTO E ENSAIBRAMENTO NA RUA SETE, NO BAIRRO MARAVILHA.</t>
+  </si>
+  <si>
+    <t>1455</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1455/239_2026_a_realizacao_de_patrolamento_ensaibramento_rocada_e_troca_de_lampadas_da_iluminacao_publica_na_rua_c_no_bairro_clube_velho._r.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE PATROLAMENTO, ENSAIBRAMENTO, ROÇADA E TROCA DE LÂMPADAS DA ILUMINAÇÃO PÚBLICA NA RUA C, NO BAIRRO CLUBE VELHO. REITERANDO MINHA INDICAÇÃO DE Nº 189/2026.</t>
+  </si>
+  <si>
     <t>1302</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA</t>
   </si>
   <si>
     <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1302/054_2026_projeto_de_decreto_legislativo_-_ponto_facultativo_carnaval_dias_16_e_18_de_fevereiro_de_2026.doc</t>
   </si>
   <si>
     <t>DECRETA PONTO FACULTATIVO NA SEDE DO PODER LEGISLATIVO MUNICIPAL DE PATY DO ALFERES, NOS DIAS 16 E 18 DE FEVEREIRO DE 2026, EM VIRTUDE DO FERIADO DE CARNAVAL.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1331/087_2026_projeto_de_decreto_legislativo_viagem_brasilia__de_23_a_27_de_fevereiro_vereadores_heliomar_e_zaninho.doc</t>
   </si>
   <si>
     <t>AUTORIZA A PARTICIPAÇÃO DOS VEREADORES QUE MENCIONA À CIDADE DE BRASÍLIA, CAPITAL FEDERAL, EM VIAGEM DE REPRESENTAÇÃO DO MUNICÍPIO.</t>
   </si>
   <si>
+    <t>1359</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1359/128_2026_projeto_de_decreto_legislativo_viagem_brasilia__de_02_a_06_de_marco_vereadores_feijao_guilherme_marco_aurelio_e_edinho.doc</t>
+  </si>
+  <si>
+    <t>1360</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1360/129_2026_projeto_de_decreto_legislativo_viagem_brasilia__de_16_a_20_de_marco_lenice_e_peterson.doc</t>
+  </si>
+  <si>
+    <t>1361</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1361/130_2026_projeto_de_decreto_legislativo_viagem_brasilia__de_16_a_20_de_marco_macarrao_vinicinho_e_claudinho.doc</t>
+  </si>
+  <si>
+    <t>1389</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1389/159_2026_projeto_de_decreto_legislativo_suspende_a_sessao_ordinaria_do_dia_11_de_marco_em_virtude_da_audiencia_publica_no_mesmo_dia_sobre_a_igua.doc</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A SUSPENSÃO DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE PATY DO ALFERES NO DIA 11 DE MARÇO DE 2026, EM RAZÃO DA REALIZAÇÃO DE AUDIÊNCIA PÚBLICA DESTINADA A DEBATER OS SERVIÇOS PRESTADOS PELA CONCESSIONÁRIA IGUÁ SANEAMENTO NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>1394</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1394/164_2026_projeto_de_decreto_legislativo_concede_medalha_joaquim_osorio_duque_estrada_secretario_.doc</t>
+  </si>
+  <si>
+    <t>CONCEDE A MEDALHA JOAQUIM OSÓRIO DUQUE ESTRADA À PERSONALIDADE QUE ESPECIFICA.</t>
+  </si>
+  <si>
+    <t>1421</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1421/199_2026_projeto_de_decreto_legislativo_-_ponto_facultativo_dias_02_de_abril_e_antecipacao_do_feriado_do_dia_23_para_o_dia_20_de_abril_2026.doc</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O PONTO FACULTATIVO NO DIA 02 DE ABRIL DE 2026, EM RAZÃO DO FERIADO DA SEXTA-FEIRA DA PAIXÃO DIA 03 DE ABRIL DE 2026, BEM COMO NA SEGUNDA-FEIRA, DIA 20 DE ABRIL DE 2026, EM RAZÃO DA ANTECIPAÇÃO DO FERIADO DE SÃO JORGE, CELEBRADO EM 23 DE ABRIL, PARA O REFERIDO DIA, E DA PROXIMIDADE DO FERIADO NACIONAL DE TIRADENTES (21 DE ABRIL DE 2026), NO ÂMBITO DO PODER LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1425</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1425/203_2026_projeto_de_decreto_legislativo_-_fixacao_de_auxilio_alimentacao_-_servidores_da_camara_municipal.doc</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O REAJUSTE E ADEQUAÇÃO DO AUXÍLIO ALIMENTAÇÃO PARA O ANO DE 2026 NO ÂMBITO DA CÂMARA MUNICIPAL DE PATY DO ALFERES.</t>
+  </si>
+  <si>
+    <t>1452</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1452/236_2026_projeto_de_decreto_legislativo_viagem_brasilia__de_13_a_17_de_abril_macarrao_vinicinho_e_claudinho.doc</t>
+  </si>
+  <si>
+    <t>1433</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1433/215_2026_projeto_de_resolucao_-__padroniza_uso_de_marca_de_oleo_lubrificantes_na_camara_de_paty.docx</t>
+  </si>
+  <si>
+    <t>PADRONIZA USO DE MARCA DE ÓLEO LUBRIFICANTES NO ÂMBITO DA CÂMARA MUNICIPAL DE PATY DO ALFERES.</t>
+  </si>
+  <si>
     <t>1277</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1277/024_2026_-_mocao_de_aplausos_ao_sec_de_educacao__valdemar_matos_macedo_rosa..docx</t>
   </si>
   <si>
     <t>REQUEIRO À MESA DIRETORA QUE SEJA EXPEDIDA NA FORMA REGIMENTAL MOÇÃO DE APLAUSOS AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, SR. VALDEMAR MATOS MACEDO ROSA.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1278/025_2026_-_mocao_de_aplausos_a_willian_gouveia_de_aguiar.docx</t>
@@ -915,50 +1860,110 @@
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1319/074_2026_-_mocao_de_pesar_a_familia_de_isis_veiga_goulart..docx</t>
   </si>
   <si>
     <t>REQUEIRO À MESA DIRETORA QUE SEJA EXPEDIDA NA FORMA REGIMENTAL MOÇÃO DE PESAR À FAMÍLIA DE ISIS VEIGA GOULART.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1322/077_2026_-_mocao_de_aplausos_ao_sr._edvaldo_do_nascimento_rodrigues_xavier..docx</t>
   </si>
   <si>
     <t>REQUEIRO À MESA DIRETORA QUE SEJA EXPEDIDA NA FORMA REGIMENTAL, MOÇÃO DE APLAUSOS AO SR. EDVALDO DO NASCIMENTO RODRIGUES XAVIER.</t>
   </si>
   <si>
+    <t>1365</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1365/134_2026_-_mocao_de_aplausos_aos_policiais_militares1_sgt_edmilson_de_souza_silva_3_sgt_edson_jose_mello_da_silva.docx</t>
+  </si>
+  <si>
+    <t>REQUEIRO À MESA DIRETORA QUE SEJA EXPEDIDA NA FORMA REGIMENTAL, MOÇÃO DE APLAUSOS AOS POLICIAIS MILITARES: 1º SGT EDMILSON DE SOUZA SILVA, 3º SGT EDSON JOSÉ MELLO DA SILVA E CB FÁBIO NÉRI DE CARVALHO.</t>
+  </si>
+  <si>
+    <t>1371</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1371/140_2026_mocao_de_pesar_familia_de_carlos_augusto_de_carvalho_goncalvesteco..docx</t>
+  </si>
+  <si>
+    <t>REQUEIRO À MESA DIRETORA QUE SEJA EXPEDIDA NA FORMA REGIMENTAL MOÇÃO DE PESAR À FAMÍLIA DE CARLOS AUGUSTO DE CARVALHO GONÇALVES -(TECO).</t>
+  </si>
+  <si>
+    <t>1372</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1372/141_2026_mocao_de_pesar_a_familia_da_solange_de_fatima_leal.docx</t>
+  </si>
+  <si>
+    <t>REQUEIRO À MESA DIRETORA QUE SEJA EXPEDIDA NA FORMA REGIMENTAL MOÇÃO DE PESAR À FAMÍLIA DE SOLANGE DE FÁTIMA LEAL.</t>
+  </si>
+  <si>
+    <t>1382</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1382/154_2026_macarrao_e_lenice_mocao_aplausos_ao_vereador_presidente_desta_casa_legislativa_guilherme_rosa_rodrigue..docx</t>
+  </si>
+  <si>
+    <t>REQUEREMOS À MESA DIRETORA QUE SEJA EXPEDIDA NA FORMA REGIMENTAL, MOÇÃO DE APLAUSOS AO VEREADOR PRESIDENTE DESTA CASA LEGISLATIVA, GUILHERME ROSA RODRIGUES.</t>
+  </si>
+  <si>
+    <t>1384</t>
+  </si>
+  <si>
+    <t>APL</t>
+  </si>
+  <si>
+    <t>Anteprojeto de Lei</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1384/156_2026_autoriza_o_poder_executivo_a_instituir_o_programa_municipal_de_aquisicao_de_tenis_para_os_estudantes.docx</t>
+  </si>
+  <si>
     <t>1262</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Julio Avelino de Moura Junior</t>
   </si>
   <si>
     <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1262/001_2026_-_suplementacao_r_1.209.01479__-_mens_001_2026___sessao_extraordinaria.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL, NO ORÇAMENTO VIGENTE, NO VALOR TOTAL DE R$ 1.209.014,79 (UM MILHÃO, DUZENTOS E NOVE MIL, QUATORZE REAIS E SETENTA E NOVE CENTAVOS).</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>2</t>
@@ -1219,50 +2224,245 @@
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL, NO ORÇAMENTO VIGENTE, NO VALOR TOTAL DE R$ 355.644,22 (TREZENTOS E CINQUENTA E CINCO MIL, SEISCENTOS E QUARENTA E QUATRO REAIS E VINTE E DOIS CENTAVOS).</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1335/091_2026_-_suplementacao_r_260.55985_-_mens_025_2026__.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL, NO ORÇAMENTO VIGENTE, NO VALOR TOTAL DE R$ 260.559,85 (DUZENTOS E SESSENTA MIL, QUINHENTOS E CINQUENTA E NOVE REAIS E OITENTA E CINCO CENTAVOS).</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1336/092_2026_-_suplementacao_r_259.67369_-_mens_026_2026__.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL, NO ORÇAMENTO VIGENTE, NO VALOR TOTAL DE R$ 259.673,69 (DUZENTOS E CINQUENTA E NOVE MIL, SEISCENTOS E SETENTA E TRÊS REAIS E SESSENTA E NOVE CENTAVOS).</t>
+  </si>
+  <si>
+    <t>1356</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1356/mensagem_027_2026.doc</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL, NO ORÇAMENTO VIGENTE, NO VALOR TOTAL DE R$ 150.000,00 (CENTO E CINQUEMNTA MIL REAIS).</t>
+  </si>
+  <si>
+    <t>1357</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1357/mensagem_028_2026.doc</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL, NO ORÇAMENTO VIGENTE, NO VALOR TOTAL DE R$ 894.426,10 (OITOCENTOS E NOVENTA E QUATRO MIL, QUATROCENTOS E VINTE E SEIS REAIS E DEZ CENTAVOS).</t>
+  </si>
+  <si>
+    <t>1358</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1358/mensagem_029_2026.doc</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL, NO ORÇAMENTO VIGENTE, NO VALOR TOTAL DE R$ 151.008,32 (CENTO E CINQUENTA E UM MIL, OITO REAIS E TRINTA E DOIS CENTAVOS).</t>
+  </si>
+  <si>
+    <t>1370</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1370/139_2026_-_diretrizes_alimentacao_saudavel.docx</t>
+  </si>
+  <si>
+    <t>ESTABELECE RESTRIÇÕES AO OFERECIMENTO E CONSUMO DE ALIMENTOS ULTRAPROCESSADOS NAS CANTINAS E CONTROLA O CONSUMO DE ALIMENTOS TRAZIDOS DE CASA NAS INSTITUIÇÕES DE ENSINO DO MUNICÍPIO DE PATY DO ALFERES, EM CONFORMIDADE COM O PROGRAMA NACIONAL DE ALIMENTAÇÃO ESCOLAR (PNAE).</t>
+  </si>
+  <si>
+    <t>1395</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1395/mensagem_029_2026_reajuste_servidores_publicos_do_poder_executivo.docx</t>
+  </si>
+  <si>
+    <t>AUTORIZA AO PODER EXECUTIVO A CONCEDER REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE PATY DO ALFERES, ATIVOS, INATIVOS E PENSIONISTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1396</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>Eurico Pinheiro Bernardes neto</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1396/mensagem_030_2026_concessao_de_recomposicao_de_subsidios_revisao_geral_anual_aos_agentes_politicos_poder_executivo.docx</t>
+  </si>
+  <si>
+    <t>AUTORIZA A CONCESSÃO DE RECOMPOSIÇÃO DE SUBSÍDIOS ATRAVÉS DA REVISÃO GERAL ANUAL AOS AGENTES POLÍTICOS DO MUNICÍPIO DE PATY DO ALFERES – PODER EXECUTIVO NA FORMA DO QUE DISPÕE O ARTIGO 37, X DA CF – EXERCÍCIO DE 2026, CONSIDERANDO A MESMA DATA E O MESMO ÍNDICE CONCEDIDOS AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1397</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1397/169_2026_projeto_de_lei_revisao_geral_salarial_anual_dos_vencimentos_dos_servidores_publicos_da_camara_municipal_de_paty.docx</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REVISÃO GERAL SALARIAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE PATY DO ALFERES, NA FORMA DO ARTIGO 85, DA LEI 1.519, DE 19 DE SETEMBRO DE 2008 - ESTATUTO DOS SERVIDORES PÚBLICOS CIVIS DO MUNICÍPIO DE PATY DO ALFERES E ARTIGO 37, INCISO X, CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1398</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1398/170_2026_pl_recomposicao_de_subsidios_atraves_da_revisao_geral_salarial_anual_aos_agentes_politicos_do_poder_legislativo.docx</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE RECOMPOSIÇÃO DE SUBSÍDIOS ATRAVÉS DA REVISÃO GERAL SALARIAL ANUAL AOS AGENTES POLÍTICOS DO PODER LEGISLATIVO, NA FORMA DO ARTIGO 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, NO EXERCÍCIO DE 2026, CONSIDERANDO A MESMA DATA E O MESMO ÍNCICE CONCEDIDO AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1404</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1404/176_2026__da_denominacao_de_jaco_gomes_rosa_a_unidade_de_servico_de_atencao_especializada_sae_na_rua_dr._peralta_centro.docx</t>
+  </si>
+  <si>
+    <t>DÁ DENOMINAÇÃO DE JACO GOMES ROSA A UNIDADE DE SERVIÇO DE ATENÇÃO ESPECIALIZADA (SAE), LOCALIZADO NA RUA DR. PERALTA, BAIRRO CENTRO, PATY DO ALFERES.</t>
+  </si>
+  <si>
+    <t>1410</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1410/mensagem_031_2026.docx</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, NO ORÇAMENTO VIGENTE, NO VALOR TOTAL DE R$ 2.472.000,00 (DOIS MILHÕES, QUATROCENTOS E SETENTA E DOIS MIL REAIS).</t>
+  </si>
+  <si>
+    <t>1411</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1411/186_2026_-__altera_dispositivos_da_lei_municipal_no_3.154_de_04_de_julho_de_2024_-_mens_032_2026__.doc</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 3.154, DE 04 DE JULHO DE 2024, QUE DISPÕE SOBRE O INCENTIVO VARIÁVEL POR DESEMPENHO DO COMPONENTE DE QUALIDADE DO COFINANCIAMENTO FEDERAL DO PISO DA ATENÇÃO PRIMÁRIA À SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1412</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1412/mensagem_033_2026.doc</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA MULHER</t>
+  </si>
+  <si>
+    <t>1415</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1415/mensagem_034_2026.doc</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DA SECRETARIA MUNICIPAL DE DEFESA CIVIL NO ÂMBITO DO MUNICÍPIO DE PATY DO ALFERES, PREVISTA NO ANEXO I DA LEI MUNICIPAL 3.221, DE 05 DE FEVEREIRO DE 2025, COM REDAÇÃO DADA PELA LEI 3.251, DE 30 DE ABRIL DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1426</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1426/204_2026_-__altera_a_lei_n._3367_de_20_de_marco_de_2026_que_dispoe_sobre_a_criacao_da_secretaria_municipal_de_defesa_civil_no_ambito_do_municipio_de_paty__-_mens_035_2026__.doc</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI N. 3367, DE 20 DE MARÇO DE 2026 QUE DISPÕE SOBRE A CRIAÇÃO DA SECRETARIA MUNICIPAL DE DEFESA CIVIL NO ÂMBITO DO MUNICÍPIO DE PATY DO ALFERES, PREVISTA NO ANEXO I DA LEI MUNICIPAL 3.221, DE 05 DE FEVEREIRO DE 2025, COM REDAÇÃO DADA PELA LEI 3.251, DE 30 DE ABRIL DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1440</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1440/222_2026_aplicacao_de_sancao_a_concessionarias_permissionarias_e_autorizatarias_de_servicos_publicos_que_danifiquem_bens_publicos__autor_vereador_guilherme_rosa.doc</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A APLICAÇÃO DE SANÇÃO A CONCESSIONÁRIAS, PERMISSIONÁRIAS E AUTORIZATÁRIAS DE SERVIÇOS PÚBLICOS QUE DANIFIQUEM BENS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1456</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1456/240_2026_-_suplementacao_r__3.186.63225_-_mens_036_2026__.doc</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, NO ORÇAMENTO VIGENTE, NO VALOR TOTAL DE R$ 3.186.632,25 (TRÊS MILHÕES, CENTO E OITENTA E SEIS MIL, SEISCENTOS E TRINTA E DOIS REAIS E VINTE E CINCO CENTAVOS).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1566,67 +2766,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1270/017_2026__patrolamento_e_ensaibramento_nas_ruas_dos_bairros_coqueiros_e_rio_pardo_reiterando_minha_indicacao_313_2025.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1271/018_2026_manutencao_do_calcamento_no_inicio_da_rua_sebastiao_de_lacerda__centro_proximo_a_loja_casa_salgado..docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1272/019_2026_realize_em_conjunto_com_a_secretaria_de_obras_patrolamento_e_ensaibramento_das_principais_ruas_do_bairro_prata.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1273/020_2026_solicita_ao_prefeito_municipal_a_aplicacao_de_po_de_pedra_na_estrada_porcino_borges_de_andrade_no_bairro_campo_verde..docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1274/021_2026_solicita_ao_prefeito_municipal_a_aplicacao_de_po_de_pedra_no_morro_do_zeze_lopes..docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1275/022_2026_construcao_de_um_ponto_de_onibus_na_granja_as_margens_da_rj-125_proximo_a_rua_que_da_acesso_ao_posto_de_saude..docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1276/023_2026___implantacao_de_um_posto_da_guarda_municipal_no_bairro_avelar..docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1280/027_2026__a_realizacao_de_servicos_de_patrolamento_e_ensaibramento_na_rua_cinco_e_na_rua_seis.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1281/028_2026_a_criacao_de_abrigos_nos_pontos_de_onibus_do_bairro_maravilha.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1282/029_2026__a_substituicao_da_iluminacao_do_calcadao_do_bairro_granja_california_por_iluminacao_em_led..docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1283/030_2026__a_realizacao_de_reparos_no_asfalto_a_troca_de_manilhas_entupidas_e_a_construcao_de_um_bueiro_na_rua_agenor_jose_rosa.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1288/039_2026_construcao_de_quadra_poliesportiva_a_realizacao_das_aulas_de_educacao_fisica_na_escola_joao_abreu_granja_california..docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1289/040_2026__limpeza_e_retirada_de_entulhos_no_morro_do_joao_malandro_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1291/042_2026__aplicacao_de_po_de_pedra_no_morro_que_liga_o_bairro_capivara_ao_bairro_coqueiros..docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1292/043_2026_aplicacao_de_po_de_pedra_na_estrada_sitio_barreiros_e_na_rua_assembleia_de_deus_no_bairro_boa_vista..docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1293/044_2026_contratacao_de_medico_neuropediatra_para_atendimento_na_rede_publica_de_saude_do_municipio..docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1297/048_2026_construcao_de_uma_nova_praca_no_bairro_lameirao..docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1298/049_2026_limpeza_dos_bueiros_localizados_na_rua_lucio_teixeira_bairro_tres_porteiras_nas_proximidades_do_no_220..docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1299/050_2026_que_tome_as_providencias_necessarias_quanto_a_construcao_de_uma_creche_no_bairro_monte_alegre_no_espaco_conhecido_como_vale_do_cafe.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1300/051_2026_marco_aurelio_e_macarrao_que_sejam_realizadas_melhorias_na_iluminacao_publica_da_antiga_estacao_ferroviaria_de_avelar.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1303/055_2026_aplicacao_de_po_de_pedra_no_trecho_que_compreende_a_rua_humberto_candido_no_bairro_bela_vista.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1304/056_2026_conclusao_da_pavimentacao_asfaltica_do_morro_situado_na_estrada_da_bela_vista_no_bairro_bela_vista..docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1306/058_2026_retirada_das_sobras_das_podas_de_arvores_no_morro_do_ney_situado_na_rua_garcia_rodrigues_paes_bairro_recanto..docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1307/059_2026_interceda_a_empresa_linave_para_o_retorno_das_linhas_que_atendiam_os_bairros_horizonte_palmares_e_rio_pardo..docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1308/060_2026_edinho_e_peterson_indicacao_instalacao_de_faixa_de_pedestre_e_dois_redutores_de_velocidade_em_frente_ao_quiosque_do_vivinha.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1309/061_2026_realizacao_de_melhorias_na_estrada_sertao_do_calixto_localizada_no_bairro_vista_alegre..docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1310/062_2026_realizacao_de_melhorias_na_rua_francisco_antonio_rosa_localizada_no_bairro_aquenta_sol..docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1311/063_2026_realize_a_reforma_e_pintura_do_posto_de_saude_do_bairro_horizonte..docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1312/064_2026_realizacao_de_poda_de_arvore_em_frente_ao_posto_de_saude_localizado_na_rua_maria_pacheco_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1316/071_2026_realizacao_de_reforma_do_posto_de_saude_do_bairro_arcozelo.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1317/072_2026__instalacao_de_aparelhos_de_ar-condicionado_na_escola_joao_abreu_situada_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1318/073_2026__instalacao_de_ventilador_ou_climatizador_bem_como_a_realizacao_de_reforma_geral_na_capela_mortuaria_do_bairro_avelar..docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1320/075_2026_criacao_e_implantacao_de_um_polo_do_tea_ame_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1321/076_2026_realize_a_reforma_na_parte_externa_do_posto_de_saude_localizado_no_bairro_coqueiros..docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1323/078_2026_colocacao_de_material_para_contencao_da_lama_na_entrada_da_creche_avelar_situada_ao_lado_da_escola_municipal.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1324/079_2026_drenagem_limpeza_do_rio_proximo_ponte_do_balaeiro_vem_danificando_o_barranco_e_colocando_em_risco_a_pista_da_rj-125..docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1325/080_2026_poda_de_uma_arvore_localizada_na_rua_vereador_oswaldo_fernandes_barros_filho_bairro_horizonte_proximo_ao_no_5017..docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1326/081_2026_realizacao_da_limpeza_do_rio_que_passa_em_frente_a_vila_barros_localizada_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1337/093_2026_reforma_da_ponte_do_balaeiro_que_da_acesso_a_rua_jacob_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1338/094_2026_reforma_e_manutencao_da_ponte_principal_localizada_na_entrada_do_bairro_barro_branco..docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1339/095_2026_realizacao_de_reforma_geral_na_escola_municipal_leopoldo_pullig_localizada_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1340/096_2026_realizacao_de_patrolamento_e_ensaibramento_na_rua_armando_fernandes_ribeiro_localizada_no_bairro_maravilha..docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1341/097_2026_realizacao_de_patrolamento_e_ensaibramento_na_rua_quatorze_rua_do_canil_localizada_no_bairro_maravilha..docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1342/098_2026_distribuicao_de_folhetos_explicativos_sobre_o_procedimento_atualizado_em_caso_de_engasgamento.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1343/099_2026_realizacao_de_rocada_patrolamento_e_ensaibramento_na_rua_e_no_morro_do_capitao..docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1344/100_2026_melhoria_e_ampliacao_dos_equipamentos_de_protecao_individual_epis_fornecidos_aos_funcionarios_responsaveis_pela_coleta_de_lixo.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1345/113_2026_aplicacao_de_po_de_pedra_e_cascalho_na_estrada_humberto_candido_proximo_ao_no_1565_no_bairro_bela_vista..docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1346/114_2026_realizacao_de_limpeza_e_retirada_de_barreiras_nos_fundos_do_posto_de_saude_do_bairro_bela_vista..docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1347/115_2026_realizacao_de_limpeza_e_rocada_ao_redor_do_posto_de_saude_do_bairro_arcozelo..docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1348/116_2026_realizacao_de_manutencao_na_iluminacao_publica_da_rua_quadro_localizada_no_bairro_clube_velho..docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1349/117_2026_realizacao_de_limpeza_e_desobstrucao_da_rj-117_no_trecho_que_compreende_do_inicio_do_goiabal_ate_o_bairro_coqueiros..docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1350/118_2026_marco_aurelio_e_edinho__limpeza_do_patio_do_ceasa_de_arcozelo.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1351/119_2026_macarrao_e_edinho_limpeza_do_rio_que_corta_o_bairro_rio_pardo.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1352/120_2026_interceda_junto_ao_governo_do_estado_do_rio_de_janeiro_por_meio_do_orgao_competente.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1353/121_2026_implantacao_de_nova_rede_de_esgoto_na_rua_julio_pacheco_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1354/122_2026__a_substituicao_da_iluminacao_convencional_por_iluminacao_em_led_no_jardim_de_avelar..docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1355/124_2026_recuperacao_da_canalizacao_do_esgoto_e_a_desobstrucao_das_caixas_de_areia_na_rua_g.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1302/054_2026_projeto_de_decreto_legislativo_-_ponto_facultativo_carnaval_dias_16_e_18_de_fevereiro_de_2026.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1331/087_2026_projeto_de_decreto_legislativo_viagem_brasilia__de_23_a_27_de_fevereiro_vereadores_heliomar_e_zaninho.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1277/024_2026_-_mocao_de_aplausos_ao_sec_de_educacao__valdemar_matos_macedo_rosa..docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1278/025_2026_-_mocao_de_aplausos_a_willian_gouveia_de_aguiar.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1279/026_2026__mocao_de_aplausos_ao_atleta_alessandro_rogerio_da_silva_junior..docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1290/041_2026_mocao_de_aplausos_ao_servidor_da_secretaria_municipal_de_obras_sr._fabiano_borba_silva..docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1294/045_2026_-_mocao_de_aplausos_a_sra._mayara_de_carvalho_stelman_gouveia.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1295/046_2026_-_mocao_de_aplausos_ao_senhor_amorelly_cardoso_da_silva..docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1296/047_2026_-_mocao_de_aplausos_ao_senhor_joao_paulo_miranda_dos_santos.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1305/057_2026_mocao_aplausos_ao_vice_prefeito_de_paty_dr._alci_goncalves_rodovalho.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1319/074_2026_-_mocao_de_pesar_a_familia_de_isis_veiga_goulart..docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1322/077_2026_-_mocao_de_aplausos_ao_sr._edvaldo_do_nascimento_rodrigues_xavier..docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1262/001_2026_-_suplementacao_r_1.209.01479__-_mens_001_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1263/002_2026_-_suplementacao_r_507.48789__-_mens_002_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1264/003_2026_-_suplementacao_r_510.41506__-_mens_003_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1265/004_2026_-_suplementacao_r_510.41506__-_mens_004_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1266/005_2026_-_suplementacao_r_1.440.00000__-_mens_005_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1267/006_2026_-_suplementacao_r_935.67766__-_mens_006_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1268/007_2026_-_suplementacao_r_103.96419__-_mens_007_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1269/008_2026_-_suplementacao_r_101.19826__-_mens_008_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1284/mensagem_009_2026.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1285/mensagem_010_2026.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1286/mensagem_011_2026.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1287/mensagem_012_2026.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1301/052_2026_-_suplementacao_r_1.302.68471_-_mens_013_2026__.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1313/065_2026_-_suplementacao_r_1.659.41518__-_mens_014_2026__.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1314/066_2026_-_suplementacao_r_424.61289__-_mens_015_2026__.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1315/067_2026_-_suplementacao_r_429.61938__-_mens_016_2026__.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1327/083_2026_-_suplementacao_r_15261364__-_mens_018_2026__.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1328/084_2026_-_suplementacao_r_415.03789__-_mens_019_2026__.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1329/085_2026_-_suplementacao_r_184.44690__-_mens_020_2026__.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1330/086_2026_-_suplementacao_r_17.90493__-_mens_021_2026__.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1332/088_2026_-_suplementacao_r_256.51022_-_mens_022_2026__.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1333/089_2026_-_suplementacao_r_65.37194_-_mens_023_2026__.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1334/090_2026_-_suplementacao_r_355.64422_-_mens_024_2026__.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1335/091_2026_-_suplementacao_r_260.55985_-_mens_025_2026__.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1336/092_2026_-_suplementacao_r_259.67369_-_mens_026_2026__.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1270/017_2026__patrolamento_e_ensaibramento_nas_ruas_dos_bairros_coqueiros_e_rio_pardo_reiterando_minha_indicacao_313_2025.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1271/018_2026_manutencao_do_calcamento_no_inicio_da_rua_sebastiao_de_lacerda__centro_proximo_a_loja_casa_salgado..docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1272/019_2026_realize_em_conjunto_com_a_secretaria_de_obras_patrolamento_e_ensaibramento_das_principais_ruas_do_bairro_prata.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1273/020_2026_solicita_ao_prefeito_municipal_a_aplicacao_de_po_de_pedra_na_estrada_porcino_borges_de_andrade_no_bairro_campo_verde..docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1274/021_2026_solicita_ao_prefeito_municipal_a_aplicacao_de_po_de_pedra_no_morro_do_zeze_lopes..docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1275/022_2026_construcao_de_um_ponto_de_onibus_na_granja_as_margens_da_rj-125_proximo_a_rua_que_da_acesso_ao_posto_de_saude..docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1276/023_2026___implantacao_de_um_posto_da_guarda_municipal_no_bairro_avelar..docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1280/027_2026__a_realizacao_de_servicos_de_patrolamento_e_ensaibramento_na_rua_cinco_e_na_rua_seis.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1281/028_2026_a_criacao_de_abrigos_nos_pontos_de_onibus_do_bairro_maravilha.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1282/029_2026__a_substituicao_da_iluminacao_do_calcadao_do_bairro_granja_california_por_iluminacao_em_led..docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1283/030_2026__a_realizacao_de_reparos_no_asfalto_a_troca_de_manilhas_entupidas_e_a_construcao_de_um_bueiro_na_rua_agenor_jose_rosa.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1288/039_2026_construcao_de_quadra_poliesportiva_a_realizacao_das_aulas_de_educacao_fisica_na_escola_joao_abreu_granja_california..docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1289/040_2026__limpeza_e_retirada_de_entulhos_no_morro_do_joao_malandro_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1291/042_2026__aplicacao_de_po_de_pedra_no_morro_que_liga_o_bairro_capivara_ao_bairro_coqueiros..docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1292/043_2026_aplicacao_de_po_de_pedra_na_estrada_sitio_barreiros_e_na_rua_assembleia_de_deus_no_bairro_boa_vista..docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1293/044_2026_contratacao_de_medico_neuropediatra_para_atendimento_na_rede_publica_de_saude_do_municipio..docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1297/048_2026_construcao_de_uma_nova_praca_no_bairro_lameirao..docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1298/049_2026_limpeza_dos_bueiros_localizados_na_rua_lucio_teixeira_bairro_tres_porteiras_nas_proximidades_do_no_220..docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1299/050_2026_que_tome_as_providencias_necessarias_quanto_a_construcao_de_uma_creche_no_bairro_monte_alegre_no_espaco_conhecido_como_vale_do_cafe.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1300/051_2026_marco_aurelio_e_macarrao_que_sejam_realizadas_melhorias_na_iluminacao_publica_da_antiga_estacao_ferroviaria_de_avelar.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1303/055_2026_aplicacao_de_po_de_pedra_no_trecho_que_compreende_a_rua_humberto_candido_no_bairro_bela_vista.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1304/056_2026_conclusao_da_pavimentacao_asfaltica_do_morro_situado_na_estrada_da_bela_vista_no_bairro_bela_vista..docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1306/058_2026_retirada_das_sobras_das_podas_de_arvores_no_morro_do_ney_situado_na_rua_garcia_rodrigues_paes_bairro_recanto..docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1307/059_2026_interceda_a_empresa_linave_para_o_retorno_das_linhas_que_atendiam_os_bairros_horizonte_palmares_e_rio_pardo..docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1308/060_2026_edinho_e_peterson_indicacao_instalacao_de_faixa_de_pedestre_e_dois_redutores_de_velocidade_em_frente_ao_quiosque_do_vivinha.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1309/061_2026_realizacao_de_melhorias_na_estrada_sertao_do_calixto_localizada_no_bairro_vista_alegre..docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1310/062_2026_realizacao_de_melhorias_na_rua_francisco_antonio_rosa_localizada_no_bairro_aquenta_sol..docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1311/063_2026_realize_a_reforma_e_pintura_do_posto_de_saude_do_bairro_horizonte..docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1312/064_2026_realizacao_de_poda_de_arvore_em_frente_ao_posto_de_saude_localizado_na_rua_maria_pacheco_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1316/071_2026_realizacao_de_reforma_do_posto_de_saude_do_bairro_arcozelo.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1317/072_2026__instalacao_de_aparelhos_de_ar-condicionado_na_escola_joao_abreu_situada_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1318/073_2026__instalacao_de_ventilador_ou_climatizador_bem_como_a_realizacao_de_reforma_geral_na_capela_mortuaria_do_bairro_avelar..docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1320/075_2026_criacao_e_implantacao_de_um_polo_do_tea_ame_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1321/076_2026_realize_a_reforma_na_parte_externa_do_posto_de_saude_localizado_no_bairro_coqueiros..docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1323/078_2026_colocacao_de_material_para_contencao_da_lama_na_entrada_da_creche_avelar_situada_ao_lado_da_escola_municipal.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1324/079_2026_drenagem_limpeza_do_rio_proximo_ponte_do_balaeiro_vem_danificando_o_barranco_e_colocando_em_risco_a_pista_da_rj-125..docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1325/080_2026_poda_de_uma_arvore_localizada_na_rua_vereador_oswaldo_fernandes_barros_filho_bairro_horizonte_proximo_ao_no_5017..docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1326/081_2026_realizacao_da_limpeza_do_rio_que_passa_em_frente_a_vila_barros_localizada_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1337/093_2026_reforma_da_ponte_do_balaeiro_que_da_acesso_a_rua_jacob_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1338/094_2026_reforma_e_manutencao_da_ponte_principal_localizada_na_entrada_do_bairro_barro_branco..docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1339/095_2026_realizacao_de_reforma_geral_na_escola_municipal_leopoldo_pullig_localizada_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1340/096_2026_realizacao_de_patrolamento_e_ensaibramento_na_rua_armando_fernandes_ribeiro_localizada_no_bairro_maravilha..docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1341/097_2026_realizacao_de_patrolamento_e_ensaibramento_na_rua_quatorze_rua_do_canil_localizada_no_bairro_maravilha..docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1342/098_2026_distribuicao_de_folhetos_explicativos_sobre_o_procedimento_atualizado_em_caso_de_engasgamento.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1343/099_2026_realizacao_de_rocada_patrolamento_e_ensaibramento_na_rua_e_no_morro_do_capitao..docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1344/100_2026_melhoria_e_ampliacao_dos_equipamentos_de_protecao_individual_epis_fornecidos_aos_funcionarios_responsaveis_pela_coleta_de_lixo.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1345/113_2026_aplicacao_de_po_de_pedra_e_cascalho_na_estrada_humberto_candido_proximo_ao_no_1565_no_bairro_bela_vista..docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1346/114_2026_realizacao_de_limpeza_e_retirada_de_barreiras_nos_fundos_do_posto_de_saude_do_bairro_bela_vista..docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1347/115_2026_realizacao_de_limpeza_e_rocada_ao_redor_do_posto_de_saude_do_bairro_arcozelo..docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1348/116_2026_realizacao_de_manutencao_na_iluminacao_publica_da_rua_quadro_localizada_no_bairro_clube_velho..docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1349/117_2026_realizacao_de_limpeza_e_desobstrucao_da_rj-117_no_trecho_que_compreende_do_inicio_do_goiabal_ate_o_bairro_coqueiros..docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1350/118_2026_marco_aurelio_e_edinho__limpeza_do_patio_do_ceasa_de_arcozelo.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1351/119_2026_macarrao_e_edinho_limpeza_do_rio_que_corta_o_bairro_rio_pardo.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1352/120_2026_interceda_junto_ao_governo_do_estado_do_rio_de_janeiro_por_meio_do_orgao_competente.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1353/121_2026_implantacao_de_nova_rede_de_esgoto_na_rua_julio_pacheco_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1354/122_2026__a_substituicao_da_iluminacao_convencional_por_iluminacao_em_led_no_jardim_de_avelar..docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1355/124_2026_recuperacao_da_canalizacao_do_esgoto_e_a_desobstrucao_das_caixas_de_areia_na_rua_g.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1362/131_2026__a_reforma_da_capela_localizada_na_rua_guaribu_velho_sentido_sitio_das_goiabas_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1363/132_2026_substituicao_da_ponte_de_madeira_existente_no_bairro_rio_pardo_lado_da_escola__por_uma_ponte_de_alvenaria_estrutural.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1364/133_2026_manutencao_reparo_das_pontes_localizadas_coqueiros_especialmente_a_ponte_curral_do_produtor_rural_igor_melo..docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1366/135_2026_determine_a_secretaria_de_meio_ambiente_a_realizacao_do_corte_e_manejo_de_moita_de_bambu_na_estrada_humberto_candido.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1367/136_2026_adocao_de_providencias_quanto_a_arvore_e_ao_poste_com_risco_de_queda_na_rua_nova_mantiqueira_proximo_ao_no_635_no_bairro_centro.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1368/137_2026_intervenha_junto_a_light_para_adocao_de_providencias_quanto_a_poste_com_risco_de_queda_rua_dez_no_02_bairro_centro..docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1369/138_2026_a_reforma_da_ponte_que_da_acesso_ao_espaco_km_no_bairro_maravilha..docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1373/142_2026__a_realizacao_de_patrolamento_da_rua_do_guaribu_velho_via_que_interliga_o_bairro_da_granja_california_ao_bairro_do_guaribu..docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1374/143_2026_a_realizacao_da_limpeza_dos_bueiros_localizados_na_rua_irineu_reis_no_bairro_da_granja_california..docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1375/144_2026__a_realizacao_de_patrolamento_e_aplicacao_de_saibro_nos_pontos_criticos_da_estrada_antonio_faustino_porto.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1376/145_2026__a_realizacao_de_rocada_na_rua_d_ate_a_rua_f_no_bairro_roseiral..docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1377/146_2026___a_ampliacao_do_servico_de_entrega_domiciliar_de_correspondencias_nas_ruas_nao_atendidas_do_morro_joao_malandro.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1378/150_2026__transformacao_do_espaco_onde_funcionava_a_antiga_clinica_da_familia_no_bairro_arcozelo_em_um_centro_de_imagem..docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1379/151_2026__aplicacao_de_po_de_pedra_na_rua_vera_lucia_souza_tendo_como_referencia_o_no_1085_bairro_arcozelo..docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1380/152_2026_conclusao_da_obra_de_reforma_da_passarela_situada_atras_da_aldeia_de_arcozelo..docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1381/153_2026__patrolamento_e_ensaibramento_da_rua_altino_antonio_rosa_bairro_aquenta_sol..docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1383/155_2026_averiguacao_e_o_reparo_da_ponte_situada_na_rua_nova_mantiquira_no_bairro_mantiquira..docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1386/156_2026_autoriza_o_poder_executivo_a_instituir_o_programa_municipal_de_aquisicao_de_tenis_para_os_estudantes.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1387/157_2026_realizacao_de_patrolamento_e_ensaibramento_na_rua_agenor_de_souza_vieira_localizada_no_bairro_arcozelo.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1388/158_2026_realizacao_de_patrolamento_e_aplicacao_de_po_de_pedra_na_rua_osvaldo_moraes_localizada_no_bairro_pedras_ruivas..docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1390/160_2026_aplicacao_de_material_de_escoria_ou_po_de_pedra_na_estrada_jacob_nas_proximidades_do_no_140_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1391/161_2026_aplicacao_de_escoria_ou_po_de_pedra_nas_ruas_nao_asfaltadas_do_morro_joao_malandro_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1392/162_2026_limpeza_da_vala_no_bairro_bela_vista_no_trecho_atras_da_igreja_assembleia_de_deus_ate_as_estufas_do_russo.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1393/163_2026_realizacao_de_servicos_de_limpeza_e_aplicacao_de_po_de_pedra_na_rua_17_localizada_no_bairro_arcozelo..docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1399/171_2026_pavimentacao_asfaltica_em_todas_as_ruas_localizadas_no_morro_do_capitao_no_bairro_zenobiopolis._reiterando_a_indicacao.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1400/172_2026_solicita_ao_prefeito_municipal_que_realize_em_conjunto_com_a_secretaria_de_obras_a_operacao_tapa-buracos_na_rj-117..docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1401/173_2026_realizacao_de_reforma_na_escola_municipal_manoel_rodrigues_situada_no_bairro_coqueiros..docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1402/174_2026_aplicacao_de_escoria_ou_po_de_pedra_nos_pontos_criticos_da_estrada_sao_joaquim_localizada_no_bairro_sao_joaquim..docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1403/175_2026_realizacao_de_patrolamento_e_a_aplicacao_de_material_do_tipo_escoria_ou_po_de_pedra_nos_pontos_criticos_da_estrada_do_alto_seco.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1405/177_2026_substituicao_de_um_poste_de_iluminacao_publica_prestes_a_cair_na_rua_sao_sebastiao_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1406/178_2026__troca_das_lampadas_da_iluminacao_publica_na_rua_eunice_silva_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1407/182_2026_intervenha_junto_a_light_que_seja_enviada_uma_equipe_tecnica_para_avaliar_as_condicoes_de_alguns_postes_de_madeira.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1408/183_2026_operacao_tapa-buracos_na_rua_do_recanto_localizada_no_bairro_recanto..docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1409/184_2026__patrolamento_e_ensaibramento_nas_ruas_dos_bairros_coqueiros_e_rio_pardo_reiterando.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1413/188_2026_realizacao_de_reforma_e_manutencao_do_campo_situado_na_rua_c_no_bairro_clube_velho..docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1414/189_2026_patrolamento_e_ensaibramento_troca_de_lampadas_publica_na_rua_c_localizada_no_bairro_clube_velho..docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1416/194_2026_guilherme_e_lenice__indicacao_realizacao_do_recapeamento_da_rj_que_liga_o_bairro_monte_alegre_ao_bairro_avelar.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1417/195_2026_realizacao_de_reparos_na_via_e_servicos_de_rocada_na_rua_abilio_murce_situada_no_bairro_granja_california._1.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1418/196_2026_prorrogacao_do_prazo_para_pagamento_em_cota_unica_do_iptu_2026_com_desconto_por_mais_30_dias_uteis..docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1419/197_2026_retirada_de_uma_barreira_a_curva_na_rua_joaquim_alves_louzada_bairro_biriba_referencia_a_rua_do_sase..docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1420/198_2026_solicita_ao_prefeito_municipal_a_realizacao_de_rocada_e_limpeza_do_morro_do_fama.__reiterando_a_indicacao_de_no.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1422/200_2026__que_seja_realizada_a_poda_de_uma_arvore_localizada_na_rua_deputado_jose_vaz_no_bairro_avelar.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1423/201_2026_realizacao_de_servicos_de_limpeza_na_rua_virginia_rangel_localizada_no_bairro_mantiquira..docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1424/202_2026_realizacao_de_patrolamento_e_aplicacao_de_po_de_pedra_na_estrada_do_paiol_velho_localizada_no_bairro_paiol_velho..docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1427/205_2026_a_realizacao_de_rocada_patrolamento_e_aplicacao_de_po_de_pedra_na_estrada_do_grotao_proximo_ao_no_212_localizada_no_bairro_paiol_velho..docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1428/210_2026_instalacao_de_refletores_na_quadra_da_escola_municipal_gioconda_bernardes_localizada_no_bairro_maravilha..docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1429/211_2026_construcao_de_uma_ponte_na_rua_boa_vista_travessa_440_localizada_no_bairro_boa_vista..docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1430/212_2026_realizada_operacao_tapa-buracos_nas_vias_asfaltadas_dos_bairros_coqueiros_e_rio_pardo..docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1431/213_2026_realizacao_de_servicos_de_rocada_no_bairro_prata..docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1432/214_2026_realizacao_de_servicos_de_patrolamento_e_aplicacao_de_po_de_pedra_na_rua_lucio_teixeira_no_bairro_tres_porteiras.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1434/216_2026_realizacao_de_reforma_e_ampliacao_da_pracinha_situada_no_bairro_rio_pardo_bem_como_a_instalacao_de_novos_brinquedos_no_local..docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1435/217_2026_aplicacao_de_po_de_pedra_na_rua_do_brandao_e_na_alameda_da_quaresma_divino_vale_ambas_no_bairro_palmares.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1436/218_2026_instalacao_de_placa_de_sinalizacao_de_proibido_estacionar_na_avenida_vereador_aloisio_ferreira_gomes_no_bairro_avelar..docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1437/219_2026_desobstrucao_de_uma_arvore_e_realizacao_de_poda_na_rede_eletrica_na_rj-125_proximidades_da_estacao_tratamento_da_igua..docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1438/220_2026_realizacao_de_servicos_de_rocada_na_rua_guaribu_velho_proximo_ao_sitio_das_goiabas_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1439/221_2026_substituicao_das_lampadas_de_led_queimadas_na_rua_jacob_no_bairro_granja_california.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1441/225_2026_locacao_ou_aquisicao_de_uma_tenda_destinada_a_cobertura_da_feira_agroecologica_realizada_na_praca_george_jacob_abdue.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1442/226_2026_instalacao_de_um_bebedouro_publico_na_praca_george_jacob_abdue_para_atender_os_feirantes__-_reiterando.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1443/227_2026_concessao_de_isencao_do_pagamento_de_estacionamento_rotativo_aos_feirantes_reiterando_lenice_e_zaninho.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1444/228_2026_revitalizacao_das_faixas_de_pedestre_situadas_na_rua_deputado_bernardes_neto._reinterar.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1445/229_2026_operacao_tapa_buracos_limpeza_e_manutencao_de_bueiros_bem_como_rocada_na_avenida_vereador_aloisio_ferreira_gomes.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1446/230_2026_conserto_do_elevador_do_casarios_a_fim_de_garantir_a_acessibilidade_adequada_aos_usuarios_as_pessoas_com_deficiencia..docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1447/231_2026_realizacao_de_pavimentacao_asfaltica_na_rua_projetada_h_localizada_no_bairro_avelar..docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1448/232_2026_realizacao_de_servicos_de_rocada_no_alto_do_morro_joao_malandro_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1449/233_2026_patrolamento_e_ensaibramento_no_trecho_que_se_inicia_na_estrada_da_cachoeira_no_bairro_campo_verde_ate_o_bairro_santa_rosa.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1450/234_2026_realizacao_de_servicos_de_patrolamento_e_aplicacao_de_po_de_pedra_nas_ruas_fernando_crespo_e_osvaldo_de_moraes.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1451/235_2026_instalacao_de_quebra-molas_em_frente_ao_posto_de_saude_do_bairro_maravilha.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1453/237_2026_a_realizacao_de_raspagem_nas_ruas_e_aplicacao_de_escoria_nos_pontos_criticos_do_bairro_boa_vista.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1454/238_2026_a_realizacao_de_patrolamento_e_ensaibramento_na_rua_sete_no_bairro_maravilha..docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1455/239_2026_a_realizacao_de_patrolamento_ensaibramento_rocada_e_troca_de_lampadas_da_iluminacao_publica_na_rua_c_no_bairro_clube_velho._r.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1302/054_2026_projeto_de_decreto_legislativo_-_ponto_facultativo_carnaval_dias_16_e_18_de_fevereiro_de_2026.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1331/087_2026_projeto_de_decreto_legislativo_viagem_brasilia__de_23_a_27_de_fevereiro_vereadores_heliomar_e_zaninho.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1359/128_2026_projeto_de_decreto_legislativo_viagem_brasilia__de_02_a_06_de_marco_vereadores_feijao_guilherme_marco_aurelio_e_edinho.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1360/129_2026_projeto_de_decreto_legislativo_viagem_brasilia__de_16_a_20_de_marco_lenice_e_peterson.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1361/130_2026_projeto_de_decreto_legislativo_viagem_brasilia__de_16_a_20_de_marco_macarrao_vinicinho_e_claudinho.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1389/159_2026_projeto_de_decreto_legislativo_suspende_a_sessao_ordinaria_do_dia_11_de_marco_em_virtude_da_audiencia_publica_no_mesmo_dia_sobre_a_igua.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1394/164_2026_projeto_de_decreto_legislativo_concede_medalha_joaquim_osorio_duque_estrada_secretario_.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1421/199_2026_projeto_de_decreto_legislativo_-_ponto_facultativo_dias_02_de_abril_e_antecipacao_do_feriado_do_dia_23_para_o_dia_20_de_abril_2026.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1425/203_2026_projeto_de_decreto_legislativo_-_fixacao_de_auxilio_alimentacao_-_servidores_da_camara_municipal.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1452/236_2026_projeto_de_decreto_legislativo_viagem_brasilia__de_13_a_17_de_abril_macarrao_vinicinho_e_claudinho.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1433/215_2026_projeto_de_resolucao_-__padroniza_uso_de_marca_de_oleo_lubrificantes_na_camara_de_paty.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1277/024_2026_-_mocao_de_aplausos_ao_sec_de_educacao__valdemar_matos_macedo_rosa..docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1278/025_2026_-_mocao_de_aplausos_a_willian_gouveia_de_aguiar.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1279/026_2026__mocao_de_aplausos_ao_atleta_alessandro_rogerio_da_silva_junior..docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1290/041_2026_mocao_de_aplausos_ao_servidor_da_secretaria_municipal_de_obras_sr._fabiano_borba_silva..docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1294/045_2026_-_mocao_de_aplausos_a_sra._mayara_de_carvalho_stelman_gouveia.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1295/046_2026_-_mocao_de_aplausos_ao_senhor_amorelly_cardoso_da_silva..docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1296/047_2026_-_mocao_de_aplausos_ao_senhor_joao_paulo_miranda_dos_santos.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1305/057_2026_mocao_aplausos_ao_vice_prefeito_de_paty_dr._alci_goncalves_rodovalho.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1319/074_2026_-_mocao_de_pesar_a_familia_de_isis_veiga_goulart..docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1322/077_2026_-_mocao_de_aplausos_ao_sr._edvaldo_do_nascimento_rodrigues_xavier..docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1365/134_2026_-_mocao_de_aplausos_aos_policiais_militares1_sgt_edmilson_de_souza_silva_3_sgt_edson_jose_mello_da_silva.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1371/140_2026_mocao_de_pesar_familia_de_carlos_augusto_de_carvalho_goncalvesteco..docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1372/141_2026_mocao_de_pesar_a_familia_da_solange_de_fatima_leal.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1382/154_2026_macarrao_e_lenice_mocao_aplausos_ao_vereador_presidente_desta_casa_legislativa_guilherme_rosa_rodrigue..docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1384/156_2026_autoriza_o_poder_executivo_a_instituir_o_programa_municipal_de_aquisicao_de_tenis_para_os_estudantes.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1262/001_2026_-_suplementacao_r_1.209.01479__-_mens_001_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1263/002_2026_-_suplementacao_r_507.48789__-_mens_002_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1264/003_2026_-_suplementacao_r_510.41506__-_mens_003_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1265/004_2026_-_suplementacao_r_510.41506__-_mens_004_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1266/005_2026_-_suplementacao_r_1.440.00000__-_mens_005_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1267/006_2026_-_suplementacao_r_935.67766__-_mens_006_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1268/007_2026_-_suplementacao_r_103.96419__-_mens_007_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1269/008_2026_-_suplementacao_r_101.19826__-_mens_008_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1284/mensagem_009_2026.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1285/mensagem_010_2026.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1286/mensagem_011_2026.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1287/mensagem_012_2026.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1301/052_2026_-_suplementacao_r_1.302.68471_-_mens_013_2026__.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1313/065_2026_-_suplementacao_r_1.659.41518__-_mens_014_2026__.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1314/066_2026_-_suplementacao_r_424.61289__-_mens_015_2026__.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1315/067_2026_-_suplementacao_r_429.61938__-_mens_016_2026__.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1327/083_2026_-_suplementacao_r_15261364__-_mens_018_2026__.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1328/084_2026_-_suplementacao_r_415.03789__-_mens_019_2026__.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1329/085_2026_-_suplementacao_r_184.44690__-_mens_020_2026__.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1330/086_2026_-_suplementacao_r_17.90493__-_mens_021_2026__.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1332/088_2026_-_suplementacao_r_256.51022_-_mens_022_2026__.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1333/089_2026_-_suplementacao_r_65.37194_-_mens_023_2026__.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1334/090_2026_-_suplementacao_r_355.64422_-_mens_024_2026__.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1335/091_2026_-_suplementacao_r_260.55985_-_mens_025_2026__.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1336/092_2026_-_suplementacao_r_259.67369_-_mens_026_2026__.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1356/mensagem_027_2026.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1357/mensagem_028_2026.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1358/mensagem_029_2026.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1370/139_2026_-_diretrizes_alimentacao_saudavel.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1395/mensagem_029_2026_reajuste_servidores_publicos_do_poder_executivo.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1396/mensagem_030_2026_concessao_de_recomposicao_de_subsidios_revisao_geral_anual_aos_agentes_politicos_poder_executivo.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1397/169_2026_projeto_de_lei_revisao_geral_salarial_anual_dos_vencimentos_dos_servidores_publicos_da_camara_municipal_de_paty.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1398/170_2026_pl_recomposicao_de_subsidios_atraves_da_revisao_geral_salarial_anual_aos_agentes_politicos_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1404/176_2026__da_denominacao_de_jaco_gomes_rosa_a_unidade_de_servico_de_atencao_especializada_sae_na_rua_dr._peralta_centro.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1410/mensagem_031_2026.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1411/186_2026_-__altera_dispositivos_da_lei_municipal_no_3.154_de_04_de_julho_de_2024_-_mens_032_2026__.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1412/mensagem_033_2026.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1415/mensagem_034_2026.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1426/204_2026_-__altera_a_lei_n._3367_de_20_de_marco_de_2026_que_dispoe_sobre_a_criacao_da_secretaria_municipal_de_defesa_civil_no_ambito_do_municipio_de_paty__-_mens_035_2026__.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1440/222_2026_aplicacao_de_sancao_a_concessionarias_permissionarias_e_autorizatarias_de_servicos_publicos_que_danifiquem_bens_publicos__autor_vereador_guilherme_rosa.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1456/240_2026_-_suplementacao_r__3.186.63225_-_mens_036_2026__.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H95"/>
+  <dimension ref="A1:H195"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="27.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="221.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="28.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="248.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3105,999 +4305,3596 @@
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
         <v>45</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>246</v>
       </c>
       <c r="H58" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>248</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
         <v>249</v>
       </c>
       <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>35</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="E59" t="s">
+      <c r="H59" t="s">
         <v>251</v>
-      </c>
-[...7 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>252</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>253</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H60" t="s">
         <v>255</v>
-      </c>
-[...19 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>256</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>257</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H61" t="s">
         <v>259</v>
-      </c>
-[...19 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="D62" t="s">
-        <v>261</v>
+        <v>11</v>
       </c>
       <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>26</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="F62" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H62" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="D63" t="s">
-        <v>261</v>
+        <v>11</v>
       </c>
       <c r="E63" t="s">
-        <v>262</v>
+        <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="H63" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="D64" t="s">
-        <v>261</v>
+        <v>11</v>
       </c>
       <c r="E64" t="s">
-        <v>262</v>
+        <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="H64" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="D65" t="s">
-        <v>261</v>
+        <v>11</v>
       </c>
       <c r="E65" t="s">
-        <v>262</v>
+        <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>13</v>
+        <v>137</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="H65" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="D66" t="s">
-        <v>261</v>
+        <v>11</v>
       </c>
       <c r="E66" t="s">
-        <v>262</v>
+        <v>12</v>
       </c>
       <c r="F66" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="H66" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="D67" t="s">
-        <v>261</v>
+        <v>11</v>
       </c>
       <c r="E67" t="s">
-        <v>262</v>
+        <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="H67" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="D68" t="s">
-        <v>261</v>
+        <v>11</v>
       </c>
       <c r="E68" t="s">
-        <v>262</v>
+        <v>12</v>
       </c>
       <c r="F68" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="H68" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="D69" t="s">
-        <v>261</v>
+        <v>11</v>
       </c>
       <c r="E69" t="s">
-        <v>262</v>
+        <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>120</v>
+        <v>137</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="H69" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="D70" t="s">
-        <v>261</v>
+        <v>11</v>
       </c>
       <c r="E70" t="s">
-        <v>262</v>
+        <v>12</v>
       </c>
       <c r="F70" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="H70" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="D71" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E71" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>305</v>
+        <v>26</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="H71" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>26</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H72" t="s">
         <v>303</v>
-      </c>
-[...10 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="D73" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E73" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>305</v>
+        <v>26</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="H73" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="D74" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E74" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="F74" t="s">
-        <v>305</v>
+        <v>120</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="H74" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="D75" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E75" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>305</v>
+        <v>45</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="H75" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="D76" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E76" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="F76" t="s">
-        <v>305</v>
+        <v>91</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="H76" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="D77" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E77" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="F77" t="s">
-        <v>305</v>
+        <v>137</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
       <c r="H77" t="s">
-        <v>330</v>
+        <v>323</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="D78" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E78" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="F78" t="s">
-        <v>305</v>
+        <v>137</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>333</v>
+        <v>326</v>
       </c>
       <c r="H78" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
       <c r="D79" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E79" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="F79" t="s">
-        <v>305</v>
+        <v>54</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="H79" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
       <c r="D80" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E80" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>12</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="H80" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
       <c r="D81" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E81" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="F81" t="s">
-        <v>305</v>
+        <v>26</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="H81" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="D82" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E82" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="F82" t="s">
-        <v>305</v>
+        <v>26</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="H82" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="D83" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E83" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>305</v>
+        <v>40</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
       <c r="H83" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="D84" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E84" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>305</v>
+        <v>13</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="H84" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="D85" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E85" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>305</v>
+        <v>13</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="H85" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="D86" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E86" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>305</v>
+        <v>54</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="H86" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="D87" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E87" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="F87" t="s">
-        <v>305</v>
+        <v>54</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="H87" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>372</v>
+        <v>365</v>
       </c>
       <c r="D88" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E88" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>305</v>
+        <v>35</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="H88" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
       <c r="D89" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E89" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>305</v>
+        <v>35</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="H89" t="s">
-        <v>378</v>
+        <v>371</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="D90" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E90" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>305</v>
+        <v>13</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>381</v>
+        <v>374</v>
       </c>
       <c r="H90" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="D91" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E91" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>305</v>
+        <v>13</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
       <c r="H91" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="D92" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E92" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="F92" t="s">
-        <v>305</v>
+        <v>13</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="H92" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="D93" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E93" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="F93" t="s">
-        <v>305</v>
+        <v>386</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="H93" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="D94" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E94" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="F94" t="s">
-        <v>305</v>
+        <v>386</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="H94" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>393</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>394</v>
+      </c>
+      <c r="D95" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95" t="s">
+        <v>40</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H95" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>397</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>398</v>
+      </c>
+      <c r="D96" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" t="s">
+        <v>12</v>
+      </c>
+      <c r="F96" t="s">
+        <v>54</v>
+      </c>
+      <c r="G96" s="1" t="s">
         <v>399</v>
       </c>
-      <c r="B95" t="s">
-[...2 lines deleted...]
-      <c r="C95" t="s">
+      <c r="H96" t="s">
         <v>400</v>
       </c>
-      <c r="D95" t="s">
-[...8 lines deleted...]
-      <c r="G95" s="1" t="s">
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
         <v>401</v>
       </c>
-      <c r="H95" t="s">
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
         <v>402</v>
+      </c>
+      <c r="D97" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" t="s">
+        <v>12</v>
+      </c>
+      <c r="F97" t="s">
+        <v>91</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H97" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>405</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>406</v>
+      </c>
+      <c r="D98" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" t="s">
+        <v>12</v>
+      </c>
+      <c r="F98" t="s">
+        <v>13</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H98" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>409</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>410</v>
+      </c>
+      <c r="D99" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" t="s">
+        <v>12</v>
+      </c>
+      <c r="F99" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H99" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>413</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>414</v>
+      </c>
+      <c r="D100" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" t="s">
+        <v>12</v>
+      </c>
+      <c r="F100" t="s">
+        <v>54</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H100" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>417</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>418</v>
+      </c>
+      <c r="D101" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" t="s">
+        <v>12</v>
+      </c>
+      <c r="F101" t="s">
+        <v>13</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H101" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>421</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>422</v>
+      </c>
+      <c r="D102" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" t="s">
+        <v>12</v>
+      </c>
+      <c r="F102" t="s">
+        <v>26</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H102" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>425</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>426</v>
+      </c>
+      <c r="D103" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" t="s">
+        <v>12</v>
+      </c>
+      <c r="F103" t="s">
+        <v>26</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H103" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>429</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>430</v>
+      </c>
+      <c r="D104" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" t="s">
+        <v>12</v>
+      </c>
+      <c r="F104" t="s">
+        <v>45</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H104" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>433</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>434</v>
+      </c>
+      <c r="D105" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" t="s">
+        <v>12</v>
+      </c>
+      <c r="F105" t="s">
+        <v>45</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H105" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>437</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>438</v>
+      </c>
+      <c r="D106" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" t="s">
+        <v>12</v>
+      </c>
+      <c r="F106" t="s">
+        <v>13</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H106" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>441</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>442</v>
+      </c>
+      <c r="D107" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" t="s">
+        <v>12</v>
+      </c>
+      <c r="F107" t="s">
+        <v>13</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H107" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>445</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>446</v>
+      </c>
+      <c r="D108" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" t="s">
+        <v>12</v>
+      </c>
+      <c r="F108" t="s">
+        <v>26</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H108" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>449</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>450</v>
+      </c>
+      <c r="D109" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" t="s">
+        <v>12</v>
+      </c>
+      <c r="F109" t="s">
+        <v>13</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H109" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>453</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>454</v>
+      </c>
+      <c r="D110" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" t="s">
+        <v>12</v>
+      </c>
+      <c r="F110" t="s">
+        <v>137</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H110" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>457</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>458</v>
+      </c>
+      <c r="D111" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" t="s">
+        <v>12</v>
+      </c>
+      <c r="F111" t="s">
+        <v>35</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H111" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>461</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>462</v>
+      </c>
+      <c r="D112" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" t="s">
+        <v>12</v>
+      </c>
+      <c r="F112" t="s">
+        <v>35</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H112" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>465</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>466</v>
+      </c>
+      <c r="D113" t="s">
+        <v>11</v>
+      </c>
+      <c r="E113" t="s">
+        <v>12</v>
+      </c>
+      <c r="F113" t="s">
+        <v>54</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H113" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>469</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>470</v>
+      </c>
+      <c r="D114" t="s">
+        <v>11</v>
+      </c>
+      <c r="E114" t="s">
+        <v>12</v>
+      </c>
+      <c r="F114" t="s">
+        <v>54</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H114" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>473</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>474</v>
+      </c>
+      <c r="D115" t="s">
+        <v>11</v>
+      </c>
+      <c r="E115" t="s">
+        <v>12</v>
+      </c>
+      <c r="F115" t="s">
+        <v>26</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H115" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>477</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>478</v>
+      </c>
+      <c r="D116" t="s">
+        <v>11</v>
+      </c>
+      <c r="E116" t="s">
+        <v>12</v>
+      </c>
+      <c r="F116" t="s">
+        <v>26</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H116" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>481</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>482</v>
+      </c>
+      <c r="D117" t="s">
+        <v>11</v>
+      </c>
+      <c r="E117" t="s">
+        <v>12</v>
+      </c>
+      <c r="F117" t="s">
+        <v>26</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H117" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>485</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>486</v>
+      </c>
+      <c r="D118" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118" t="s">
+        <v>12</v>
+      </c>
+      <c r="F118" t="s">
+        <v>13</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H118" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>489</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>490</v>
+      </c>
+      <c r="D119" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" t="s">
+        <v>12</v>
+      </c>
+      <c r="F119" t="s">
+        <v>35</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H119" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>493</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>494</v>
+      </c>
+      <c r="D120" t="s">
+        <v>11</v>
+      </c>
+      <c r="E120" t="s">
+        <v>12</v>
+      </c>
+      <c r="F120" t="s">
+        <v>45</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H120" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>497</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>498</v>
+      </c>
+      <c r="D121" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" t="s">
+        <v>12</v>
+      </c>
+      <c r="F121" t="s">
+        <v>54</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H121" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>501</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>502</v>
+      </c>
+      <c r="D122" t="s">
+        <v>11</v>
+      </c>
+      <c r="E122" t="s">
+        <v>12</v>
+      </c>
+      <c r="F122" t="s">
+        <v>54</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H122" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>505</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>506</v>
+      </c>
+      <c r="D123" t="s">
+        <v>11</v>
+      </c>
+      <c r="E123" t="s">
+        <v>12</v>
+      </c>
+      <c r="F123" t="s">
+        <v>26</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H123" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>509</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>510</v>
+      </c>
+      <c r="D124" t="s">
+        <v>11</v>
+      </c>
+      <c r="E124" t="s">
+        <v>12</v>
+      </c>
+      <c r="F124" t="s">
+        <v>54</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H124" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>513</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>514</v>
+      </c>
+      <c r="D125" t="s">
+        <v>11</v>
+      </c>
+      <c r="E125" t="s">
+        <v>12</v>
+      </c>
+      <c r="F125" t="s">
+        <v>45</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H125" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>517</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>518</v>
+      </c>
+      <c r="D126" t="s">
+        <v>11</v>
+      </c>
+      <c r="E126" t="s">
+        <v>12</v>
+      </c>
+      <c r="F126" t="s">
+        <v>386</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H126" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>521</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>522</v>
+      </c>
+      <c r="D127" t="s">
+        <v>11</v>
+      </c>
+      <c r="E127" t="s">
+        <v>12</v>
+      </c>
+      <c r="F127" t="s">
+        <v>386</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H127" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>525</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>526</v>
+      </c>
+      <c r="D128" t="s">
+        <v>11</v>
+      </c>
+      <c r="E128" t="s">
+        <v>12</v>
+      </c>
+      <c r="F128" t="s">
+        <v>386</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H128" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>529</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>530</v>
+      </c>
+      <c r="D129" t="s">
+        <v>531</v>
+      </c>
+      <c r="E129" t="s">
+        <v>532</v>
+      </c>
+      <c r="F129" t="s">
+        <v>533</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H129" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>536</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>537</v>
+      </c>
+      <c r="D130" t="s">
+        <v>531</v>
+      </c>
+      <c r="E130" t="s">
+        <v>532</v>
+      </c>
+      <c r="F130" t="s">
+        <v>533</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H130" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>540</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>541</v>
+      </c>
+      <c r="D131" t="s">
+        <v>531</v>
+      </c>
+      <c r="E131" t="s">
+        <v>532</v>
+      </c>
+      <c r="F131" t="s">
+        <v>533</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H131" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>543</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>544</v>
+      </c>
+      <c r="D132" t="s">
+        <v>531</v>
+      </c>
+      <c r="E132" t="s">
+        <v>532</v>
+      </c>
+      <c r="F132" t="s">
+        <v>533</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H132" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>546</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>547</v>
+      </c>
+      <c r="D133" t="s">
+        <v>531</v>
+      </c>
+      <c r="E133" t="s">
+        <v>532</v>
+      </c>
+      <c r="F133" t="s">
+        <v>533</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H133" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>549</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>550</v>
+      </c>
+      <c r="D134" t="s">
+        <v>531</v>
+      </c>
+      <c r="E134" t="s">
+        <v>532</v>
+      </c>
+      <c r="F134" t="s">
+        <v>533</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H134" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>553</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>554</v>
+      </c>
+      <c r="D135" t="s">
+        <v>531</v>
+      </c>
+      <c r="E135" t="s">
+        <v>532</v>
+      </c>
+      <c r="F135" t="s">
+        <v>533</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H135" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>557</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>558</v>
+      </c>
+      <c r="D136" t="s">
+        <v>531</v>
+      </c>
+      <c r="E136" t="s">
+        <v>532</v>
+      </c>
+      <c r="F136" t="s">
+        <v>533</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H136" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>561</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>562</v>
+      </c>
+      <c r="D137" t="s">
+        <v>531</v>
+      </c>
+      <c r="E137" t="s">
+        <v>532</v>
+      </c>
+      <c r="F137" t="s">
+        <v>533</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H137" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>565</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>566</v>
+      </c>
+      <c r="D138" t="s">
+        <v>531</v>
+      </c>
+      <c r="E138" t="s">
+        <v>532</v>
+      </c>
+      <c r="F138" t="s">
+        <v>533</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H138" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>568</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>569</v>
+      </c>
+      <c r="D139" t="s">
+        <v>570</v>
+      </c>
+      <c r="E139" t="s">
+        <v>571</v>
+      </c>
+      <c r="F139" t="s">
+        <v>533</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H139" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>574</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>575</v>
+      </c>
+      <c r="D140" t="s">
+        <v>576</v>
+      </c>
+      <c r="E140" t="s">
+        <v>577</v>
+      </c>
+      <c r="F140" t="s">
+        <v>40</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H140" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>580</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>581</v>
+      </c>
+      <c r="D141" t="s">
+        <v>576</v>
+      </c>
+      <c r="E141" t="s">
+        <v>577</v>
+      </c>
+      <c r="F141" t="s">
+        <v>40</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H141" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>584</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>585</v>
+      </c>
+      <c r="D142" t="s">
+        <v>576</v>
+      </c>
+      <c r="E142" t="s">
+        <v>577</v>
+      </c>
+      <c r="F142" t="s">
+        <v>45</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H142" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>588</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>589</v>
+      </c>
+      <c r="D143" t="s">
+        <v>576</v>
+      </c>
+      <c r="E143" t="s">
+        <v>577</v>
+      </c>
+      <c r="F143" t="s">
+        <v>54</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H143" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>592</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>593</v>
+      </c>
+      <c r="D144" t="s">
+        <v>576</v>
+      </c>
+      <c r="E144" t="s">
+        <v>577</v>
+      </c>
+      <c r="F144" t="s">
+        <v>13</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H144" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>596</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>597</v>
+      </c>
+      <c r="D145" t="s">
+        <v>576</v>
+      </c>
+      <c r="E145" t="s">
+        <v>577</v>
+      </c>
+      <c r="F145" t="s">
+        <v>13</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H145" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>600</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>601</v>
+      </c>
+      <c r="D146" t="s">
+        <v>576</v>
+      </c>
+      <c r="E146" t="s">
+        <v>577</v>
+      </c>
+      <c r="F146" t="s">
+        <v>13</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H146" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>604</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>605</v>
+      </c>
+      <c r="D147" t="s">
+        <v>576</v>
+      </c>
+      <c r="E147" t="s">
+        <v>577</v>
+      </c>
+      <c r="F147" t="s">
+        <v>26</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H147" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>608</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>609</v>
+      </c>
+      <c r="D148" t="s">
+        <v>576</v>
+      </c>
+      <c r="E148" t="s">
+        <v>577</v>
+      </c>
+      <c r="F148" t="s">
+        <v>120</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H148" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>612</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>613</v>
+      </c>
+      <c r="D149" t="s">
+        <v>576</v>
+      </c>
+      <c r="E149" t="s">
+        <v>577</v>
+      </c>
+      <c r="F149" t="s">
+        <v>13</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H149" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>616</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>617</v>
+      </c>
+      <c r="D150" t="s">
+        <v>576</v>
+      </c>
+      <c r="E150" t="s">
+        <v>577</v>
+      </c>
+      <c r="F150" t="s">
+        <v>13</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H150" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>620</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>621</v>
+      </c>
+      <c r="D151" t="s">
+        <v>576</v>
+      </c>
+      <c r="E151" t="s">
+        <v>577</v>
+      </c>
+      <c r="F151" t="s">
+        <v>120</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H151" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>624</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>625</v>
+      </c>
+      <c r="D152" t="s">
+        <v>576</v>
+      </c>
+      <c r="E152" t="s">
+        <v>577</v>
+      </c>
+      <c r="F152" t="s">
+        <v>120</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H152" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>628</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>629</v>
+      </c>
+      <c r="D153" t="s">
+        <v>576</v>
+      </c>
+      <c r="E153" t="s">
+        <v>577</v>
+      </c>
+      <c r="F153" t="s">
+        <v>120</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H153" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>632</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>317</v>
+      </c>
+      <c r="D154" t="s">
+        <v>633</v>
+      </c>
+      <c r="E154" t="s">
+        <v>634</v>
+      </c>
+      <c r="F154" t="s">
+        <v>91</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H154" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>636</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>637</v>
+      </c>
+      <c r="D155" t="s">
+        <v>638</v>
+      </c>
+      <c r="E155" t="s">
+        <v>639</v>
+      </c>
+      <c r="F155" t="s">
+        <v>640</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H155" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>643</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>644</v>
+      </c>
+      <c r="D156" t="s">
+        <v>638</v>
+      </c>
+      <c r="E156" t="s">
+        <v>639</v>
+      </c>
+      <c r="F156" t="s">
+        <v>640</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H156" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>647</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>648</v>
+      </c>
+      <c r="D157" t="s">
+        <v>638</v>
+      </c>
+      <c r="E157" t="s">
+        <v>639</v>
+      </c>
+      <c r="F157" t="s">
+        <v>640</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="H157" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>651</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>652</v>
+      </c>
+      <c r="D158" t="s">
+        <v>638</v>
+      </c>
+      <c r="E158" t="s">
+        <v>639</v>
+      </c>
+      <c r="F158" t="s">
+        <v>640</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="H158" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>654</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>655</v>
+      </c>
+      <c r="D159" t="s">
+        <v>638</v>
+      </c>
+      <c r="E159" t="s">
+        <v>639</v>
+      </c>
+      <c r="F159" t="s">
+        <v>640</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="H159" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>658</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>659</v>
+      </c>
+      <c r="D160" t="s">
+        <v>638</v>
+      </c>
+      <c r="E160" t="s">
+        <v>639</v>
+      </c>
+      <c r="F160" t="s">
+        <v>640</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H160" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>662</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>663</v>
+      </c>
+      <c r="D161" t="s">
+        <v>638</v>
+      </c>
+      <c r="E161" t="s">
+        <v>639</v>
+      </c>
+      <c r="F161" t="s">
+        <v>640</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H161" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>666</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>667</v>
+      </c>
+      <c r="D162" t="s">
+        <v>638</v>
+      </c>
+      <c r="E162" t="s">
+        <v>639</v>
+      </c>
+      <c r="F162" t="s">
+        <v>640</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="H162" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>670</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>671</v>
+      </c>
+      <c r="D163" t="s">
+        <v>638</v>
+      </c>
+      <c r="E163" t="s">
+        <v>639</v>
+      </c>
+      <c r="F163" t="s">
+        <v>640</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H163" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>674</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>675</v>
+      </c>
+      <c r="D164" t="s">
+        <v>638</v>
+      </c>
+      <c r="E164" t="s">
+        <v>639</v>
+      </c>
+      <c r="F164" t="s">
+        <v>640</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H164" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>678</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>679</v>
+      </c>
+      <c r="D165" t="s">
+        <v>638</v>
+      </c>
+      <c r="E165" t="s">
+        <v>639</v>
+      </c>
+      <c r="F165" t="s">
+        <v>640</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="H165" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>682</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>683</v>
+      </c>
+      <c r="D166" t="s">
+        <v>638</v>
+      </c>
+      <c r="E166" t="s">
+        <v>639</v>
+      </c>
+      <c r="F166" t="s">
+        <v>640</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H166" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>686</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>687</v>
+      </c>
+      <c r="D167" t="s">
+        <v>638</v>
+      </c>
+      <c r="E167" t="s">
+        <v>639</v>
+      </c>
+      <c r="F167" t="s">
+        <v>640</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H167" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>690</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>691</v>
+      </c>
+      <c r="D168" t="s">
+        <v>638</v>
+      </c>
+      <c r="E168" t="s">
+        <v>639</v>
+      </c>
+      <c r="F168" t="s">
+        <v>640</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="H168" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>694</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>695</v>
+      </c>
+      <c r="D169" t="s">
+        <v>638</v>
+      </c>
+      <c r="E169" t="s">
+        <v>639</v>
+      </c>
+      <c r="F169" t="s">
+        <v>640</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H169" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>698</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>699</v>
+      </c>
+      <c r="D170" t="s">
+        <v>638</v>
+      </c>
+      <c r="E170" t="s">
+        <v>639</v>
+      </c>
+      <c r="F170" t="s">
+        <v>640</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H170" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>702</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>703</v>
+      </c>
+      <c r="D171" t="s">
+        <v>638</v>
+      </c>
+      <c r="E171" t="s">
+        <v>639</v>
+      </c>
+      <c r="F171" t="s">
+        <v>640</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H171" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>706</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>707</v>
+      </c>
+      <c r="D172" t="s">
+        <v>638</v>
+      </c>
+      <c r="E172" t="s">
+        <v>639</v>
+      </c>
+      <c r="F172" t="s">
+        <v>640</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="H172" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>710</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>711</v>
+      </c>
+      <c r="D173" t="s">
+        <v>638</v>
+      </c>
+      <c r="E173" t="s">
+        <v>639</v>
+      </c>
+      <c r="F173" t="s">
+        <v>640</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="H173" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>714</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>715</v>
+      </c>
+      <c r="D174" t="s">
+        <v>638</v>
+      </c>
+      <c r="E174" t="s">
+        <v>639</v>
+      </c>
+      <c r="F174" t="s">
+        <v>640</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H174" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>718</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>719</v>
+      </c>
+      <c r="D175" t="s">
+        <v>638</v>
+      </c>
+      <c r="E175" t="s">
+        <v>639</v>
+      </c>
+      <c r="F175" t="s">
+        <v>640</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H175" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>722</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>723</v>
+      </c>
+      <c r="D176" t="s">
+        <v>638</v>
+      </c>
+      <c r="E176" t="s">
+        <v>639</v>
+      </c>
+      <c r="F176" t="s">
+        <v>640</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H176" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>726</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>727</v>
+      </c>
+      <c r="D177" t="s">
+        <v>638</v>
+      </c>
+      <c r="E177" t="s">
+        <v>639</v>
+      </c>
+      <c r="F177" t="s">
+        <v>640</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="H177" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>730</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>731</v>
+      </c>
+      <c r="D178" t="s">
+        <v>638</v>
+      </c>
+      <c r="E178" t="s">
+        <v>639</v>
+      </c>
+      <c r="F178" t="s">
+        <v>640</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="H178" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>734</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>735</v>
+      </c>
+      <c r="D179" t="s">
+        <v>638</v>
+      </c>
+      <c r="E179" t="s">
+        <v>639</v>
+      </c>
+      <c r="F179" t="s">
+        <v>640</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="H179" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>738</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>739</v>
+      </c>
+      <c r="D180" t="s">
+        <v>638</v>
+      </c>
+      <c r="E180" t="s">
+        <v>639</v>
+      </c>
+      <c r="F180" t="s">
+        <v>640</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="H180" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>742</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>743</v>
+      </c>
+      <c r="D181" t="s">
+        <v>638</v>
+      </c>
+      <c r="E181" t="s">
+        <v>639</v>
+      </c>
+      <c r="F181" t="s">
+        <v>640</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="H181" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>746</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>747</v>
+      </c>
+      <c r="D182" t="s">
+        <v>638</v>
+      </c>
+      <c r="E182" t="s">
+        <v>639</v>
+      </c>
+      <c r="F182" t="s">
+        <v>640</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="H182" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>750</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>751</v>
+      </c>
+      <c r="D183" t="s">
+        <v>638</v>
+      </c>
+      <c r="E183" t="s">
+        <v>639</v>
+      </c>
+      <c r="F183" t="s">
+        <v>40</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="H183" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>754</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>755</v>
+      </c>
+      <c r="D184" t="s">
+        <v>638</v>
+      </c>
+      <c r="E184" t="s">
+        <v>639</v>
+      </c>
+      <c r="F184" t="s">
+        <v>640</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="H184" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>758</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>759</v>
+      </c>
+      <c r="D185" t="s">
+        <v>638</v>
+      </c>
+      <c r="E185" t="s">
+        <v>639</v>
+      </c>
+      <c r="F185" t="s">
+        <v>760</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="H185" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>763</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>764</v>
+      </c>
+      <c r="D186" t="s">
+        <v>638</v>
+      </c>
+      <c r="E186" t="s">
+        <v>639</v>
+      </c>
+      <c r="F186" t="s">
+        <v>533</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="H186" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>767</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>768</v>
+      </c>
+      <c r="D187" t="s">
+        <v>638</v>
+      </c>
+      <c r="E187" t="s">
+        <v>639</v>
+      </c>
+      <c r="F187" t="s">
+        <v>533</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="H187" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>771</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>772</v>
+      </c>
+      <c r="D188" t="s">
+        <v>638</v>
+      </c>
+      <c r="E188" t="s">
+        <v>639</v>
+      </c>
+      <c r="F188" t="s">
+        <v>40</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="H188" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>775</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>776</v>
+      </c>
+      <c r="D189" t="s">
+        <v>638</v>
+      </c>
+      <c r="E189" t="s">
+        <v>639</v>
+      </c>
+      <c r="F189" t="s">
+        <v>640</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H189" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>779</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>780</v>
+      </c>
+      <c r="D190" t="s">
+        <v>638</v>
+      </c>
+      <c r="E190" t="s">
+        <v>639</v>
+      </c>
+      <c r="F190" t="s">
+        <v>640</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="H190" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>783</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>784</v>
+      </c>
+      <c r="D191" t="s">
+        <v>638</v>
+      </c>
+      <c r="E191" t="s">
+        <v>639</v>
+      </c>
+      <c r="F191" t="s">
+        <v>640</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="H191" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>787</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>788</v>
+      </c>
+      <c r="D192" t="s">
+        <v>638</v>
+      </c>
+      <c r="E192" t="s">
+        <v>639</v>
+      </c>
+      <c r="F192" t="s">
+        <v>640</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="H192" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>791</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>792</v>
+      </c>
+      <c r="D193" t="s">
+        <v>638</v>
+      </c>
+      <c r="E193" t="s">
+        <v>639</v>
+      </c>
+      <c r="F193" t="s">
+        <v>640</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="H193" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>795</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>796</v>
+      </c>
+      <c r="D194" t="s">
+        <v>638</v>
+      </c>
+      <c r="E194" t="s">
+        <v>639</v>
+      </c>
+      <c r="F194" t="s">
+        <v>40</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="H194" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>799</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>800</v>
+      </c>
+      <c r="D195" t="s">
+        <v>638</v>
+      </c>
+      <c r="E195" t="s">
+        <v>639</v>
+      </c>
+      <c r="F195" t="s">
+        <v>640</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="H195" t="s">
+        <v>802</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4152,50 +7949,150 @@
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>