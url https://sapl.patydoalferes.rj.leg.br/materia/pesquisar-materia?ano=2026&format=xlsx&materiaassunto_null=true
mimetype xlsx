--- v1 (2026-04-29)
+++ v2 (2026-06-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1559" uniqueCount="803">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1886" uniqueCount="966">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1599,50 +1599,401 @@
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1454/238_2026_a_realizacao_de_patrolamento_e_ensaibramento_na_rua_sete_no_bairro_maravilha..docx</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE PATROLAMENTO E ENSAIBRAMENTO NA RUA SETE, NO BAIRRO MARAVILHA.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1455/239_2026_a_realizacao_de_patrolamento_ensaibramento_rocada_e_troca_de_lampadas_da_iluminacao_publica_na_rua_c_no_bairro_clube_velho._r.docx</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE PATROLAMENTO, ENSAIBRAMENTO, ROÇADA E TROCA DE LÂMPADAS DA ILUMINAÇÃO PÚBLICA NA RUA C, NO BAIRRO CLUBE VELHO. REITERANDO MINHA INDICAÇÃO DE Nº 189/2026.</t>
   </si>
   <si>
+    <t>1457</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1457/242_2026_instalacao_de_um_bebedouro_publico_no_jardim_de_avelar_atender_os_feirantes_e_frequentadores_da_feira_agroecologica.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A INSTALAÇÃO DE UM BEBEDOURO PÚBLICO NO JARDIM DE AVELAR, COM O OBJETIVO DE ATENDER OS FEIRANTES E FREQUENTADORES DA FEIRA AGROECOLÓGICA DE AVELAR.</t>
+  </si>
+  <si>
+    <t>1458</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1458/243_2026_cobertura_da_quadra_da_escola_municipal_jose_eulalio_de_andrade_no_bairro_avelar.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A COBERTURA DA QUADRA DA ESCOLA MUNICIPAL JOSÉ EULÁLIO DE ANDRADE, LOCALIZADA NO BAIRRO AVELAR.</t>
+  </si>
+  <si>
+    <t>1459</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1459/244_2026_abertura_de_rua_passagem_ligando_a_rj125_a_estrada_jacob_rua_da_fabrica_no_bairro_granja_california..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A ABERTURA DE RUA/PASSAGEM, LIGANDO A RJ-125 À ESTRADA JACOB (RUA DA FÁBRICA), NO BAIRRO GRANJA CALIFÓRNIA.</t>
+  </si>
+  <si>
+    <t>1460</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1460/246_2026_realizacao_de_operacao_tapa-buracos_na_rj-117_especialmente_no_trecho_que_compreende_o_bairro_maravilha.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE OPERAÇÃO TAPA-BURACOS NA RJ-117, ESPECIALMENTE NO TRECHO QUE COMPREENDE O BAIRRO MARAVILHA. REITERANDO MINHA INDICAÇÃO DE Nº 172/2026.</t>
+  </si>
+  <si>
+    <t>1461</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1461/247_2026_realizacao_de_patrolamento_e_aplicacao_de_material_adequado_na_estrada_jose_da_costa_taborda_filho_no_bairro_rio_pardo..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE SERVIÇOS DE PATROLAMENTO E APLICAÇÃO DE MATERIAL ADEQUADO NA ESTRADA JOSÉ DA COSTA TABORDA FILHO, ESPECIALMENTE NO TRECHO PRÓXIMO AO MERCADO PAI E FILHO E À IGREJA CASA DE ORAÇÃO, LOCALIZADA NO BAIRRO RIO PARDO.</t>
+  </si>
+  <si>
+    <t>1462</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1462/248_2026_reforma_e_ampliacao_da_pracinha_no_bairro_rio_pardo_instalacao_de_novos_brinquedos_no_local._reiterando.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE REFORMA E AMPLIAÇÃO DA PRACINHA SITUADA NO BAIRRO RIO PARDO, BEM COMO A INSTALAÇÃO DE NOVOS BRINQUEDOS NO LOCAL. REITERANDO MINHA INDICAÇÃO DE Nº 216/2026.</t>
+  </si>
+  <si>
+    <t>1468</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1468/249_2026_realizacao_de_servicos_de_patrolamento_e_ensaibramento_na_rua_do_sossego_localizada_no_bairro_maravilha.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE SERVIÇOS DE PATROLAMENTO E ENSAIBRAMENTO NA RUA DO SOSSEGO, LOCALIZADA NO BAIRRO MARAVILHA.</t>
+  </si>
+  <si>
+    <t>1469</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1469/250_2026_o_retorno_do_programa_mais_musica_no_municipio..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL O RETORNO DO PROGRAMA MAIS MÚSICA NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>1463</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1463/252_2026_construcao_de_um_bueiro_na_rua_garibu_velho_servidao_que_liga_via_a_rua_irineu_reis_granja_california..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM BUEIRO NA RUA GUARIBÚ VELHO, NA ALTURA DA SERVIDÃO QUE LIGA A REFERIDA VIA À RUA IRINEU REIS, NO BAIRRO GRANJA CALIFÓRNIA.</t>
+  </si>
+  <si>
+    <t>1464</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1464/253_2026_realizacao_de_servicos_de_rocada_na_estrada_corrego_rico_localizada_no_bairro_avelar..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE SERVIÇOS DE ROÇADA NA ESTRADA CÓRREGO RICO, LOCALIZADA NO BAIRRO AVELAR.</t>
+  </si>
+  <si>
+    <t>1465</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1465/254_2026_pintura_e_sinalizacao_de_uma_vaga_exclusiva_de_estacionamento_destinada_a_farmacia_municipal_aymar_ferreira_gomes.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A PINTURA E SINALIZAÇÃO DE UMA VAGA EXCLUSIVA DE ESTACIONAMENTO DESTINADA À FARMÁCIA MUNICIPAL AYMAR FERREIRA GOMES, QUE PASSARÁ A FUNCIONAR NA RUA VICENTE FREITAS, BAIRRO CENTRO.</t>
+  </si>
+  <si>
+    <t>1466</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>Guilherme Rosa, Marco Aurelio</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1466/255_2026_guilherme_e_marco_aurelio_patrolamento_e_ensaibramento_na_rua_dr._mauricio_dourado_lopes_e_na_rua_osvaldo_de_moraes.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE SERVIÇOS DE PATROLAMENTO E ENSAIBRAMENTO NA RUA DR. MAURÍCIO DOURADO LOPES E NA RUA OSVALDO DE MORAES, AMBAS LOCALIZADAS NO BAIRRO MONTE ALEGRE.</t>
+  </si>
+  <si>
+    <t>1467</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1467/256_2026_guilherme_e_marco_aurelio_realizacao_de_operacao_tapa-buracos_em_todas_as_vias_do_bairro_esperanca..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE OPERAÇÃO TAPA-BURACOS EM TODAS AS RUAS DO BAIRRO ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>1472</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1472/258_2026_a_realizacao_de_servicos_de_rocada_na_alameda_roseiral_localizada_no_bairro_arcozelo..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE SERVIÇOS DE ROÇADA NA ALAMEDA ROSEIRAL, LOCALIZADA NO BAIRRO ARCOZELO.</t>
+  </si>
+  <si>
+    <t>1473</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1473/259_2026_a_realizacao_de_manutencao_na_iluminacao_publica_na_rua_vereador_luis_soares_da_silva_rua_do_campo_e_na_alameda_roseiral.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA NA RUA VEREADOR LUÍS SOARES DA SILVA (RUA DO CAMPO) E NA ALAMEDA ROSEIRAL, AMBAS LOCALIZADAS NO BAIRRO ARCOZELO.</t>
+  </si>
+  <si>
+    <t>1474</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1474/260_2026_que_viabilize_a_instalacao_de_uma_base_de_servico_da_light_reiterando.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL QUE VIABILIZE A INSTALAÇÃO DE UMA BASE DE SERVIÇO DA LIGHT NO MUNICÍPIO, DESTINADA AO ATENDIMENTO DE EMERGÊNCIAS E MANUTENÇÕES NA REDE ELÉTRICA. REITERANDO MINHA INDICAÇÃO DE Nº 1.067/2025.</t>
+  </si>
+  <si>
+    <t>1476</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1476/262_2026_a_troca_do_transformador_localizado_na_rua_deputado_jose_vaz_no_bairro_avelar..docx</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal a troca do transformador localizado na Rua Deputado José Vaz, no Bairro Avelar.</t>
+  </si>
+  <si>
+    <t>1477</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1477/263_2026__a_realizacao_de_patrolamento_na_estrada_da_cachoeira_que_liga_a_localidade_do_zamite_ate_o_bairro_santa_rosa..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE PATROLAMENTO NA ESTRADA DA CACHOEIRA, QUE LIGA A LOCALIDADE DO ZAMITE ATÉ O BAIRRO SANTA ROSA.</t>
+  </si>
+  <si>
+    <t>1478</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1478/264_2026_realizacao_da_ouvidoria_itinerante_da_agenersa_no_municipio_de_paty_do_alferes..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DA OUVIDORIA ITINERANTE DA AGENERSA NO MUNICÍPIO DE PATY DO ALFERES.</t>
+  </si>
+  <si>
+    <t>1483</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1483/269_2026__providencie_a_melhoria_da_iluminacao_publica_no_bosque_da_maravilha..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL QUE, EM CONJUNTO COM A SECRETARIA MUNICIPAL DE OBRAS, PROVIDENCIE A MELHORIA DA ILUMINAÇÃO PÚBLICA NO BOSQUE DA MARAVILHA. REITERANDO MINHA INDICAÇÃO DE Nº 358/2025.</t>
+  </si>
+  <si>
+    <t>1484</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1484/270_2026_realizacao_de_patrolamento_e_ensaibramento_na_rua_armando_fernandes_ribeiro_localizada_no_bairro_maravilha._reiterando.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE PATROLAMENTO E ENSAIBRAMENTO NA RUA ARMANDO FERNANDES RIBEIRO, LOCALIZADA NO BAIRRO MARAVILHA. REITERANDO MINHA INDICAÇÃO DE Nº 096/2026.</t>
+  </si>
+  <si>
+    <t>1485</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1485/271_2026_a_iluminacao_da_calcada_da_prefeitura_municipal_atualmente_utilizada_como_ponto_de_onibus_permaneca_acesa_durante_o_periodo_noturno..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL QUE A ILUMINAÇÃO DA CALÇADA DA PREFEITURA MUNICIPAL, ATUALMENTE UTILIZADA COMO PONTO DE ÔNIBUS, E QUE PERMANEÇA ACESA DURANTE O PERÍODO NOTURNO.</t>
+  </si>
+  <si>
+    <t>1486</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1486/272_2026__realizacao_de_servicos_de_rocada_na_estrada_do_batatal_e_na_rua_humberto_candido_no_bairro_bela_vista..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE SERVIÇOS DE ROÇADA NA ESTRADA DO BATATAL E NA RUA HUMBERTO CÂNDIDO, NO BAIRRO BELA VISTA.</t>
+  </si>
+  <si>
+    <t>1487</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1487/273_2026_a_reforma_de_ponto_de_onibus_no_bairro_guaribu_proximo_a_entrada_do_bairro_antonio_joaquim.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A REFORMA DE PONTO DE ÔNIBUS NO BAIRRO GUARIBÚ, PRÓXIMO À ENTRADA DO BAIRRO ANTÔNIO JOAQUIM.</t>
+  </si>
+  <si>
+    <t>1492</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1492/278_2026__implantacao_de_uma_agencia_do_inss_no_municipio_de_paty_do_alferesrj..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A IMPLANTAÇÃO DE UMA AGÊNCIA DO INSS NO MUNICÍPIO DE PATY DO ALFERES.</t>
+  </si>
+  <si>
+    <t>1493</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1493/279_2026_a_implantacao_de_faixa_de_pedestres_e_de_quebra-molas_na_rua_dr._leopoldo_pulling.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A IMPLANTAÇÃO DE FAIXA DE PEDESTRES E DE QUEBRA-MOLAS NA RUA DR. LEOPOLDO PULLING, NAS PROXIMIDADES DO Nº 481, EM FRENTE AO ESTABELECIMENTO DO SR. JEREMIAS, NO BAIRRO AVELAR.</t>
+  </si>
+  <si>
+    <t>1494</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1494/280_2026_o_patrolamento_e_a_aplicacao_de_material_adequado_na_rua_ivan_gomes_bernardes_localizada_no_morro_do_capitao._1.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL O PATROLAMENTO E A APLICAÇÃO DE MATERIAL ADEQUADO NA RUA IVAN GOMES BERNARDES E NA RUA E, AMBAS LOCALIZADAS NO MORRO DO CAPITÃO.</t>
+  </si>
+  <si>
+    <t>1495</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1495/281_2026_retirada_de_uma_barreira_e_a_realizacao_de_operacao_tapa-buracos_na_rua_dr._francisco_baker_meio_no_bairro_pedras_ruivas..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL A RETIRADA DE UMA BARREIRA E A REALIZAÇÃO DE OPERAÇÃO TAPA-BURACOS NA RUA DR. FRANCISCO BAKER MEIO, NO BAIRRO PEDRAS RUIVAS.</t>
+  </si>
+  <si>
+    <t>1496</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1496/282_2026_patrolamento_da_estrada_do_corrego_rico_bem_como_a_manutencao_da_ponte_de_madeira_localizada_na_entrada_do_bairro_corrego_rico..docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL O PATROLAMENTO DA ESTRADA DO CÓRREGO RICO, BEM COMO A MANUTENÇÃO DA PONTE DE MADEIRA LOCALIZADA NA ENTRADA DO BAIRRO CÓRREGO RICO.</t>
+  </si>
+  <si>
     <t>1302</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA</t>
   </si>
   <si>
     <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1302/054_2026_projeto_de_decreto_legislativo_-_ponto_facultativo_carnaval_dias_16_e_18_de_fevereiro_de_2026.doc</t>
   </si>
   <si>
     <t>DECRETA PONTO FACULTATIVO NA SEDE DO PODER LEGISLATIVO MUNICIPAL DE PATY DO ALFERES, NOS DIAS 16 E 18 DE FEVEREIRO DE 2026, EM VIRTUDE DO FERIADO DE CARNAVAL.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>87</t>
@@ -1716,50 +2067,68 @@
   <si>
     <t>DISPÕE SOBRE O PONTO FACULTATIVO NO DIA 02 DE ABRIL DE 2026, EM RAZÃO DO FERIADO DA SEXTA-FEIRA DA PAIXÃO DIA 03 DE ABRIL DE 2026, BEM COMO NA SEGUNDA-FEIRA, DIA 20 DE ABRIL DE 2026, EM RAZÃO DA ANTECIPAÇÃO DO FERIADO DE SÃO JORGE, CELEBRADO EM 23 DE ABRIL, PARA O REFERIDO DIA, E DA PROXIMIDADE DO FERIADO NACIONAL DE TIRADENTES (21 DE ABRIL DE 2026), NO ÂMBITO DO PODER LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1425/203_2026_projeto_de_decreto_legislativo_-_fixacao_de_auxilio_alimentacao_-_servidores_da_camara_municipal.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE E ADEQUAÇÃO DO AUXÍLIO ALIMENTAÇÃO PARA O ANO DE 2026 NO ÂMBITO DA CÂMARA MUNICIPAL DE PATY DO ALFERES.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1452/236_2026_projeto_de_decreto_legislativo_viagem_brasilia__de_13_a_17_de_abril_macarrao_vinicinho_e_claudinho.doc</t>
   </si>
   <si>
+    <t>1481</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1481/267_2026_projeto_de_decreto_legislativo_viagem_brasilia__de_27_de_abril_a_01__de_maio_vereadores_heliomar_zaninho_e_feijao.doc</t>
+  </si>
+  <si>
+    <t>1482</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1482/268_2026_projeto_de_decreto_legislativo_viagem_brasilia__de_27_de_abril_a_01_de_maio_vereadores_guilherme_marco_aurelio_e_edinho.doc</t>
+  </si>
+  <si>
     <t>1433</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1433/215_2026_projeto_de_resolucao_-__padroniza_uso_de_marca_de_oleo_lubrificantes_na_camara_de_paty.docx</t>
   </si>
   <si>
     <t>PADRONIZA USO DE MARCA DE ÓLEO LUBRIFICANTES NO ÂMBITO DA CÂMARA MUNICIPAL DE PATY DO ALFERES.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>REQ</t>
@@ -1908,50 +2277,86 @@
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1372/141_2026_mocao_de_pesar_a_familia_da_solange_de_fatima_leal.docx</t>
   </si>
   <si>
     <t>REQUEIRO À MESA DIRETORA QUE SEJA EXPEDIDA NA FORMA REGIMENTAL MOÇÃO DE PESAR À FAMÍLIA DE SOLANGE DE FÁTIMA LEAL.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1382/154_2026_macarrao_e_lenice_mocao_aplausos_ao_vereador_presidente_desta_casa_legislativa_guilherme_rosa_rodrigue..docx</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA DIRETORA QUE SEJA EXPEDIDA NA FORMA REGIMENTAL, MOÇÃO DE APLAUSOS AO VEREADOR PRESIDENTE DESTA CASA LEGISLATIVA, GUILHERME ROSA RODRIGUES.</t>
   </si>
   <si>
+    <t>1470</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1470/251_2026_lenice_e_peterson_mocao_aplausos_ao_sr._marroni_dos_santos_alves_chefe_de_gabinete_do_deputado_federal.docx</t>
+  </si>
+  <si>
+    <t>REQUEREMOS À MESA DIRETORA QUE SEJA EXPEDIDA NA FORMA REGIMENTAL, MOÇÃO DE APLAUSOS AO SR. MARRONI DOS SANTOS ALVES, CHEFE DE GABINETE DO DEPUTADO FEDERAL LUCIANO VIEIRA.</t>
+  </si>
+  <si>
+    <t>1471</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1471/257_2026__mocao_de_aplausos_a_sra._luciene_ferreira_guimaraes..docx</t>
+  </si>
+  <si>
+    <t>REQUEIRO À MESA DIRETORA QUE SEJA EXPEDIDA NA FORMA REGIMENTAL, MOÇÃO DE APLAUSOS À SRA. LUCIENE FERREIRA GUIMARÃES.</t>
+  </si>
+  <si>
+    <t>1475</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1475/261_2026_mocao_aplausos_ao_sr._luiz_fernando_da_silva_nogueira..docx</t>
+  </si>
+  <si>
+    <t>REQUEIRO À MESA DIRETORA QUE SEJA EXPEDIDA NA FORMA REGIMENTAL, MOÇÃO DE APLAUSOS AO SR. LUIZ FERNANDO DA SILVA NOGUEIRA.</t>
+  </si>
+  <si>
     <t>1384</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1384/156_2026_autoriza_o_poder_executivo_a_instituir_o_programa_municipal_de_aquisicao_de_tenis_para_os_estudantes.docx</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Julio Avelino de Moura Junior</t>
@@ -2419,50 +2824,134 @@
     <t>ALTERA A LEI N. 3367, DE 20 DE MARÇO DE 2026 QUE DISPÕE SOBRE A CRIAÇÃO DA SECRETARIA MUNICIPAL DE DEFESA CIVIL NO ÂMBITO DO MUNICÍPIO DE PATY DO ALFERES, PREVISTA NO ANEXO I DA LEI MUNICIPAL 3.221, DE 05 DE FEVEREIRO DE 2025, COM REDAÇÃO DADA PELA LEI 3.251, DE 30 DE ABRIL DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1440/222_2026_aplicacao_de_sancao_a_concessionarias_permissionarias_e_autorizatarias_de_servicos_publicos_que_danifiquem_bens_publicos__autor_vereador_guilherme_rosa.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APLICAÇÃO DE SANÇÃO A CONCESSIONÁRIAS, PERMISSIONÁRIAS E AUTORIZATÁRIAS DE SERVIÇOS PÚBLICOS QUE DANIFIQUEM BENS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1456/240_2026_-_suplementacao_r__3.186.63225_-_mens_036_2026__.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, NO ORÇAMENTO VIGENTE, NO VALOR TOTAL DE R$ 3.186.632,25 (TRÊS MILHÕES, CENTO E OITENTA E SEIS MIL, SEISCENTOS E TRINTA E DOIS REAIS E VINTE E CINCO CENTAVOS).</t>
+  </si>
+  <si>
+    <t>1479</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1479/265_2026_-_suplementacao_r_234.21392_-_mens_037_2026__.doc</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, NO ORÇAMENTO VIGENTE, NO VALOR TOTAL DE R$234.213,92 (DUZENTOS E TRINTA E QUATRO MIL, DUZENTOS E TREZE REAIS E NOVENTA E DOIS CENTAVOS).</t>
+  </si>
+  <si>
+    <t>1480</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1480/266_2026_-_suplementacao_r_2.467.92105_-_mens_038_2026__.doc</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, NO ORÇAMENTO VIGENTE, NO VALOR TOTAL DE R$ 2.467.921,05 (DOIS MILHÕES, QUATROCENTOS E SESSENTA E SETE MIL, NOVECENTOS E VINTE E UM REAIS E CINCO CENTAVOS).</t>
+  </si>
+  <si>
+    <t>1488</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1488/274_2026_dispoe_obrigatoriedade_reserva_area_acessivel_e_exclusiva_pessoas_com_necessidades_especiais_eventos_publicos_privados.docx</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OBRIGATORIEDADE DE RESERVA DE ÁREA ACESSÍVEL E EXCLUSIVA PARA PESSOAS COM NECESSIDADES ESPECIAIS EM EVENTOS PÚBLICOS E PRIVADOS NO MUNICÍPIO DE PATY DO ALFERES/RJ, DENOMINADO “CAMAROTE DA INCLUSÃO” E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1489</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1489/275_2026_modifica_criterio_de_gabarito_paty_do_alferes_regularizacao_de_imoveis_situados_com_inicio_na_avenida_antao_bernardes.doc</t>
+  </si>
+  <si>
+    <t>MODIFICA CRITÉRIO DE GABARITO NO MUNICÍPIO DE   PATY DO ALFERES EM ÁREA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1490</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1490/276_2026_-_suplementacao_r_596.00000_-_mens_039_2026__.doc</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL, NO ORÇAMENTO VIGENTE, NO VALOR TOTAL DE R$ 596.000,00 (QUINHENTOS E NOVENTA E SEIS MIL REAIS).</t>
+  </si>
+  <si>
+    <t>1491</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2027, LDO - 2027 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1497</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1497/283_2026_-_suplementacao_r_1.000.00000_-_mens_041_2026__.doc</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, NO ORÇAMENTO VIGENTE, NO VALOR TOTAL DE R$ 1.000.000,00 (UM MILHÃO DE REAIS).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2766,56 +3255,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1270/017_2026__patrolamento_e_ensaibramento_nas_ruas_dos_bairros_coqueiros_e_rio_pardo_reiterando_minha_indicacao_313_2025.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1271/018_2026_manutencao_do_calcamento_no_inicio_da_rua_sebastiao_de_lacerda__centro_proximo_a_loja_casa_salgado..docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1272/019_2026_realize_em_conjunto_com_a_secretaria_de_obras_patrolamento_e_ensaibramento_das_principais_ruas_do_bairro_prata.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1273/020_2026_solicita_ao_prefeito_municipal_a_aplicacao_de_po_de_pedra_na_estrada_porcino_borges_de_andrade_no_bairro_campo_verde..docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1274/021_2026_solicita_ao_prefeito_municipal_a_aplicacao_de_po_de_pedra_no_morro_do_zeze_lopes..docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1275/022_2026_construcao_de_um_ponto_de_onibus_na_granja_as_margens_da_rj-125_proximo_a_rua_que_da_acesso_ao_posto_de_saude..docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1276/023_2026___implantacao_de_um_posto_da_guarda_municipal_no_bairro_avelar..docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1280/027_2026__a_realizacao_de_servicos_de_patrolamento_e_ensaibramento_na_rua_cinco_e_na_rua_seis.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1281/028_2026_a_criacao_de_abrigos_nos_pontos_de_onibus_do_bairro_maravilha.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1282/029_2026__a_substituicao_da_iluminacao_do_calcadao_do_bairro_granja_california_por_iluminacao_em_led..docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1283/030_2026__a_realizacao_de_reparos_no_asfalto_a_troca_de_manilhas_entupidas_e_a_construcao_de_um_bueiro_na_rua_agenor_jose_rosa.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1288/039_2026_construcao_de_quadra_poliesportiva_a_realizacao_das_aulas_de_educacao_fisica_na_escola_joao_abreu_granja_california..docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1289/040_2026__limpeza_e_retirada_de_entulhos_no_morro_do_joao_malandro_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1291/042_2026__aplicacao_de_po_de_pedra_no_morro_que_liga_o_bairro_capivara_ao_bairro_coqueiros..docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1292/043_2026_aplicacao_de_po_de_pedra_na_estrada_sitio_barreiros_e_na_rua_assembleia_de_deus_no_bairro_boa_vista..docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1293/044_2026_contratacao_de_medico_neuropediatra_para_atendimento_na_rede_publica_de_saude_do_municipio..docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1297/048_2026_construcao_de_uma_nova_praca_no_bairro_lameirao..docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1298/049_2026_limpeza_dos_bueiros_localizados_na_rua_lucio_teixeira_bairro_tres_porteiras_nas_proximidades_do_no_220..docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1299/050_2026_que_tome_as_providencias_necessarias_quanto_a_construcao_de_uma_creche_no_bairro_monte_alegre_no_espaco_conhecido_como_vale_do_cafe.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1300/051_2026_marco_aurelio_e_macarrao_que_sejam_realizadas_melhorias_na_iluminacao_publica_da_antiga_estacao_ferroviaria_de_avelar.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1303/055_2026_aplicacao_de_po_de_pedra_no_trecho_que_compreende_a_rua_humberto_candido_no_bairro_bela_vista.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1304/056_2026_conclusao_da_pavimentacao_asfaltica_do_morro_situado_na_estrada_da_bela_vista_no_bairro_bela_vista..docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1306/058_2026_retirada_das_sobras_das_podas_de_arvores_no_morro_do_ney_situado_na_rua_garcia_rodrigues_paes_bairro_recanto..docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1307/059_2026_interceda_a_empresa_linave_para_o_retorno_das_linhas_que_atendiam_os_bairros_horizonte_palmares_e_rio_pardo..docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1308/060_2026_edinho_e_peterson_indicacao_instalacao_de_faixa_de_pedestre_e_dois_redutores_de_velocidade_em_frente_ao_quiosque_do_vivinha.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1309/061_2026_realizacao_de_melhorias_na_estrada_sertao_do_calixto_localizada_no_bairro_vista_alegre..docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1310/062_2026_realizacao_de_melhorias_na_rua_francisco_antonio_rosa_localizada_no_bairro_aquenta_sol..docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1311/063_2026_realize_a_reforma_e_pintura_do_posto_de_saude_do_bairro_horizonte..docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1312/064_2026_realizacao_de_poda_de_arvore_em_frente_ao_posto_de_saude_localizado_na_rua_maria_pacheco_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1316/071_2026_realizacao_de_reforma_do_posto_de_saude_do_bairro_arcozelo.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1317/072_2026__instalacao_de_aparelhos_de_ar-condicionado_na_escola_joao_abreu_situada_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1318/073_2026__instalacao_de_ventilador_ou_climatizador_bem_como_a_realizacao_de_reforma_geral_na_capela_mortuaria_do_bairro_avelar..docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1320/075_2026_criacao_e_implantacao_de_um_polo_do_tea_ame_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1321/076_2026_realize_a_reforma_na_parte_externa_do_posto_de_saude_localizado_no_bairro_coqueiros..docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1323/078_2026_colocacao_de_material_para_contencao_da_lama_na_entrada_da_creche_avelar_situada_ao_lado_da_escola_municipal.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1324/079_2026_drenagem_limpeza_do_rio_proximo_ponte_do_balaeiro_vem_danificando_o_barranco_e_colocando_em_risco_a_pista_da_rj-125..docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1325/080_2026_poda_de_uma_arvore_localizada_na_rua_vereador_oswaldo_fernandes_barros_filho_bairro_horizonte_proximo_ao_no_5017..docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1326/081_2026_realizacao_da_limpeza_do_rio_que_passa_em_frente_a_vila_barros_localizada_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1337/093_2026_reforma_da_ponte_do_balaeiro_que_da_acesso_a_rua_jacob_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1338/094_2026_reforma_e_manutencao_da_ponte_principal_localizada_na_entrada_do_bairro_barro_branco..docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1339/095_2026_realizacao_de_reforma_geral_na_escola_municipal_leopoldo_pullig_localizada_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1340/096_2026_realizacao_de_patrolamento_e_ensaibramento_na_rua_armando_fernandes_ribeiro_localizada_no_bairro_maravilha..docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1341/097_2026_realizacao_de_patrolamento_e_ensaibramento_na_rua_quatorze_rua_do_canil_localizada_no_bairro_maravilha..docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1342/098_2026_distribuicao_de_folhetos_explicativos_sobre_o_procedimento_atualizado_em_caso_de_engasgamento.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1343/099_2026_realizacao_de_rocada_patrolamento_e_ensaibramento_na_rua_e_no_morro_do_capitao..docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1344/100_2026_melhoria_e_ampliacao_dos_equipamentos_de_protecao_individual_epis_fornecidos_aos_funcionarios_responsaveis_pela_coleta_de_lixo.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1345/113_2026_aplicacao_de_po_de_pedra_e_cascalho_na_estrada_humberto_candido_proximo_ao_no_1565_no_bairro_bela_vista..docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1346/114_2026_realizacao_de_limpeza_e_retirada_de_barreiras_nos_fundos_do_posto_de_saude_do_bairro_bela_vista..docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1347/115_2026_realizacao_de_limpeza_e_rocada_ao_redor_do_posto_de_saude_do_bairro_arcozelo..docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1348/116_2026_realizacao_de_manutencao_na_iluminacao_publica_da_rua_quadro_localizada_no_bairro_clube_velho..docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1349/117_2026_realizacao_de_limpeza_e_desobstrucao_da_rj-117_no_trecho_que_compreende_do_inicio_do_goiabal_ate_o_bairro_coqueiros..docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1350/118_2026_marco_aurelio_e_edinho__limpeza_do_patio_do_ceasa_de_arcozelo.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1351/119_2026_macarrao_e_edinho_limpeza_do_rio_que_corta_o_bairro_rio_pardo.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1352/120_2026_interceda_junto_ao_governo_do_estado_do_rio_de_janeiro_por_meio_do_orgao_competente.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1353/121_2026_implantacao_de_nova_rede_de_esgoto_na_rua_julio_pacheco_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1354/122_2026__a_substituicao_da_iluminacao_convencional_por_iluminacao_em_led_no_jardim_de_avelar..docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1355/124_2026_recuperacao_da_canalizacao_do_esgoto_e_a_desobstrucao_das_caixas_de_areia_na_rua_g.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1362/131_2026__a_reforma_da_capela_localizada_na_rua_guaribu_velho_sentido_sitio_das_goiabas_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1363/132_2026_substituicao_da_ponte_de_madeira_existente_no_bairro_rio_pardo_lado_da_escola__por_uma_ponte_de_alvenaria_estrutural.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1364/133_2026_manutencao_reparo_das_pontes_localizadas_coqueiros_especialmente_a_ponte_curral_do_produtor_rural_igor_melo..docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1366/135_2026_determine_a_secretaria_de_meio_ambiente_a_realizacao_do_corte_e_manejo_de_moita_de_bambu_na_estrada_humberto_candido.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1367/136_2026_adocao_de_providencias_quanto_a_arvore_e_ao_poste_com_risco_de_queda_na_rua_nova_mantiqueira_proximo_ao_no_635_no_bairro_centro.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1368/137_2026_intervenha_junto_a_light_para_adocao_de_providencias_quanto_a_poste_com_risco_de_queda_rua_dez_no_02_bairro_centro..docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1369/138_2026_a_reforma_da_ponte_que_da_acesso_ao_espaco_km_no_bairro_maravilha..docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1373/142_2026__a_realizacao_de_patrolamento_da_rua_do_guaribu_velho_via_que_interliga_o_bairro_da_granja_california_ao_bairro_do_guaribu..docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1374/143_2026_a_realizacao_da_limpeza_dos_bueiros_localizados_na_rua_irineu_reis_no_bairro_da_granja_california..docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1375/144_2026__a_realizacao_de_patrolamento_e_aplicacao_de_saibro_nos_pontos_criticos_da_estrada_antonio_faustino_porto.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1376/145_2026__a_realizacao_de_rocada_na_rua_d_ate_a_rua_f_no_bairro_roseiral..docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1377/146_2026___a_ampliacao_do_servico_de_entrega_domiciliar_de_correspondencias_nas_ruas_nao_atendidas_do_morro_joao_malandro.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1378/150_2026__transformacao_do_espaco_onde_funcionava_a_antiga_clinica_da_familia_no_bairro_arcozelo_em_um_centro_de_imagem..docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1379/151_2026__aplicacao_de_po_de_pedra_na_rua_vera_lucia_souza_tendo_como_referencia_o_no_1085_bairro_arcozelo..docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1380/152_2026_conclusao_da_obra_de_reforma_da_passarela_situada_atras_da_aldeia_de_arcozelo..docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1381/153_2026__patrolamento_e_ensaibramento_da_rua_altino_antonio_rosa_bairro_aquenta_sol..docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1383/155_2026_averiguacao_e_o_reparo_da_ponte_situada_na_rua_nova_mantiquira_no_bairro_mantiquira..docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1386/156_2026_autoriza_o_poder_executivo_a_instituir_o_programa_municipal_de_aquisicao_de_tenis_para_os_estudantes.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1387/157_2026_realizacao_de_patrolamento_e_ensaibramento_na_rua_agenor_de_souza_vieira_localizada_no_bairro_arcozelo.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1388/158_2026_realizacao_de_patrolamento_e_aplicacao_de_po_de_pedra_na_rua_osvaldo_moraes_localizada_no_bairro_pedras_ruivas..docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1390/160_2026_aplicacao_de_material_de_escoria_ou_po_de_pedra_na_estrada_jacob_nas_proximidades_do_no_140_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1391/161_2026_aplicacao_de_escoria_ou_po_de_pedra_nas_ruas_nao_asfaltadas_do_morro_joao_malandro_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1392/162_2026_limpeza_da_vala_no_bairro_bela_vista_no_trecho_atras_da_igreja_assembleia_de_deus_ate_as_estufas_do_russo.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1393/163_2026_realizacao_de_servicos_de_limpeza_e_aplicacao_de_po_de_pedra_na_rua_17_localizada_no_bairro_arcozelo..docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1399/171_2026_pavimentacao_asfaltica_em_todas_as_ruas_localizadas_no_morro_do_capitao_no_bairro_zenobiopolis._reiterando_a_indicacao.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1400/172_2026_solicita_ao_prefeito_municipal_que_realize_em_conjunto_com_a_secretaria_de_obras_a_operacao_tapa-buracos_na_rj-117..docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1401/173_2026_realizacao_de_reforma_na_escola_municipal_manoel_rodrigues_situada_no_bairro_coqueiros..docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1402/174_2026_aplicacao_de_escoria_ou_po_de_pedra_nos_pontos_criticos_da_estrada_sao_joaquim_localizada_no_bairro_sao_joaquim..docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1403/175_2026_realizacao_de_patrolamento_e_a_aplicacao_de_material_do_tipo_escoria_ou_po_de_pedra_nos_pontos_criticos_da_estrada_do_alto_seco.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1405/177_2026_substituicao_de_um_poste_de_iluminacao_publica_prestes_a_cair_na_rua_sao_sebastiao_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1406/178_2026__troca_das_lampadas_da_iluminacao_publica_na_rua_eunice_silva_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1407/182_2026_intervenha_junto_a_light_que_seja_enviada_uma_equipe_tecnica_para_avaliar_as_condicoes_de_alguns_postes_de_madeira.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1408/183_2026_operacao_tapa-buracos_na_rua_do_recanto_localizada_no_bairro_recanto..docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1409/184_2026__patrolamento_e_ensaibramento_nas_ruas_dos_bairros_coqueiros_e_rio_pardo_reiterando.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1413/188_2026_realizacao_de_reforma_e_manutencao_do_campo_situado_na_rua_c_no_bairro_clube_velho..docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1414/189_2026_patrolamento_e_ensaibramento_troca_de_lampadas_publica_na_rua_c_localizada_no_bairro_clube_velho..docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1416/194_2026_guilherme_e_lenice__indicacao_realizacao_do_recapeamento_da_rj_que_liga_o_bairro_monte_alegre_ao_bairro_avelar.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1417/195_2026_realizacao_de_reparos_na_via_e_servicos_de_rocada_na_rua_abilio_murce_situada_no_bairro_granja_california._1.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1418/196_2026_prorrogacao_do_prazo_para_pagamento_em_cota_unica_do_iptu_2026_com_desconto_por_mais_30_dias_uteis..docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1419/197_2026_retirada_de_uma_barreira_a_curva_na_rua_joaquim_alves_louzada_bairro_biriba_referencia_a_rua_do_sase..docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1420/198_2026_solicita_ao_prefeito_municipal_a_realizacao_de_rocada_e_limpeza_do_morro_do_fama.__reiterando_a_indicacao_de_no.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1422/200_2026__que_seja_realizada_a_poda_de_uma_arvore_localizada_na_rua_deputado_jose_vaz_no_bairro_avelar.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1423/201_2026_realizacao_de_servicos_de_limpeza_na_rua_virginia_rangel_localizada_no_bairro_mantiquira..docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1424/202_2026_realizacao_de_patrolamento_e_aplicacao_de_po_de_pedra_na_estrada_do_paiol_velho_localizada_no_bairro_paiol_velho..docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1427/205_2026_a_realizacao_de_rocada_patrolamento_e_aplicacao_de_po_de_pedra_na_estrada_do_grotao_proximo_ao_no_212_localizada_no_bairro_paiol_velho..docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1428/210_2026_instalacao_de_refletores_na_quadra_da_escola_municipal_gioconda_bernardes_localizada_no_bairro_maravilha..docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1429/211_2026_construcao_de_uma_ponte_na_rua_boa_vista_travessa_440_localizada_no_bairro_boa_vista..docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1430/212_2026_realizada_operacao_tapa-buracos_nas_vias_asfaltadas_dos_bairros_coqueiros_e_rio_pardo..docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1431/213_2026_realizacao_de_servicos_de_rocada_no_bairro_prata..docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1432/214_2026_realizacao_de_servicos_de_patrolamento_e_aplicacao_de_po_de_pedra_na_rua_lucio_teixeira_no_bairro_tres_porteiras.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1434/216_2026_realizacao_de_reforma_e_ampliacao_da_pracinha_situada_no_bairro_rio_pardo_bem_como_a_instalacao_de_novos_brinquedos_no_local..docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1435/217_2026_aplicacao_de_po_de_pedra_na_rua_do_brandao_e_na_alameda_da_quaresma_divino_vale_ambas_no_bairro_palmares.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1436/218_2026_instalacao_de_placa_de_sinalizacao_de_proibido_estacionar_na_avenida_vereador_aloisio_ferreira_gomes_no_bairro_avelar..docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1437/219_2026_desobstrucao_de_uma_arvore_e_realizacao_de_poda_na_rede_eletrica_na_rj-125_proximidades_da_estacao_tratamento_da_igua..docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1438/220_2026_realizacao_de_servicos_de_rocada_na_rua_guaribu_velho_proximo_ao_sitio_das_goiabas_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1439/221_2026_substituicao_das_lampadas_de_led_queimadas_na_rua_jacob_no_bairro_granja_california.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1441/225_2026_locacao_ou_aquisicao_de_uma_tenda_destinada_a_cobertura_da_feira_agroecologica_realizada_na_praca_george_jacob_abdue.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1442/226_2026_instalacao_de_um_bebedouro_publico_na_praca_george_jacob_abdue_para_atender_os_feirantes__-_reiterando.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1443/227_2026_concessao_de_isencao_do_pagamento_de_estacionamento_rotativo_aos_feirantes_reiterando_lenice_e_zaninho.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1444/228_2026_revitalizacao_das_faixas_de_pedestre_situadas_na_rua_deputado_bernardes_neto._reinterar.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1445/229_2026_operacao_tapa_buracos_limpeza_e_manutencao_de_bueiros_bem_como_rocada_na_avenida_vereador_aloisio_ferreira_gomes.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1446/230_2026_conserto_do_elevador_do_casarios_a_fim_de_garantir_a_acessibilidade_adequada_aos_usuarios_as_pessoas_com_deficiencia..docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1447/231_2026_realizacao_de_pavimentacao_asfaltica_na_rua_projetada_h_localizada_no_bairro_avelar..docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1448/232_2026_realizacao_de_servicos_de_rocada_no_alto_do_morro_joao_malandro_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1449/233_2026_patrolamento_e_ensaibramento_no_trecho_que_se_inicia_na_estrada_da_cachoeira_no_bairro_campo_verde_ate_o_bairro_santa_rosa.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1450/234_2026_realizacao_de_servicos_de_patrolamento_e_aplicacao_de_po_de_pedra_nas_ruas_fernando_crespo_e_osvaldo_de_moraes.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1451/235_2026_instalacao_de_quebra-molas_em_frente_ao_posto_de_saude_do_bairro_maravilha.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1453/237_2026_a_realizacao_de_raspagem_nas_ruas_e_aplicacao_de_escoria_nos_pontos_criticos_do_bairro_boa_vista.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1454/238_2026_a_realizacao_de_patrolamento_e_ensaibramento_na_rua_sete_no_bairro_maravilha..docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1455/239_2026_a_realizacao_de_patrolamento_ensaibramento_rocada_e_troca_de_lampadas_da_iluminacao_publica_na_rua_c_no_bairro_clube_velho._r.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1302/054_2026_projeto_de_decreto_legislativo_-_ponto_facultativo_carnaval_dias_16_e_18_de_fevereiro_de_2026.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1331/087_2026_projeto_de_decreto_legislativo_viagem_brasilia__de_23_a_27_de_fevereiro_vereadores_heliomar_e_zaninho.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1359/128_2026_projeto_de_decreto_legislativo_viagem_brasilia__de_02_a_06_de_marco_vereadores_feijao_guilherme_marco_aurelio_e_edinho.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1360/129_2026_projeto_de_decreto_legislativo_viagem_brasilia__de_16_a_20_de_marco_lenice_e_peterson.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1361/130_2026_projeto_de_decreto_legislativo_viagem_brasilia__de_16_a_20_de_marco_macarrao_vinicinho_e_claudinho.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1389/159_2026_projeto_de_decreto_legislativo_suspende_a_sessao_ordinaria_do_dia_11_de_marco_em_virtude_da_audiencia_publica_no_mesmo_dia_sobre_a_igua.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1394/164_2026_projeto_de_decreto_legislativo_concede_medalha_joaquim_osorio_duque_estrada_secretario_.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1421/199_2026_projeto_de_decreto_legislativo_-_ponto_facultativo_dias_02_de_abril_e_antecipacao_do_feriado_do_dia_23_para_o_dia_20_de_abril_2026.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1425/203_2026_projeto_de_decreto_legislativo_-_fixacao_de_auxilio_alimentacao_-_servidores_da_camara_municipal.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1452/236_2026_projeto_de_decreto_legislativo_viagem_brasilia__de_13_a_17_de_abril_macarrao_vinicinho_e_claudinho.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1433/215_2026_projeto_de_resolucao_-__padroniza_uso_de_marca_de_oleo_lubrificantes_na_camara_de_paty.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1277/024_2026_-_mocao_de_aplausos_ao_sec_de_educacao__valdemar_matos_macedo_rosa..docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1278/025_2026_-_mocao_de_aplausos_a_willian_gouveia_de_aguiar.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1279/026_2026__mocao_de_aplausos_ao_atleta_alessandro_rogerio_da_silva_junior..docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1290/041_2026_mocao_de_aplausos_ao_servidor_da_secretaria_municipal_de_obras_sr._fabiano_borba_silva..docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1294/045_2026_-_mocao_de_aplausos_a_sra._mayara_de_carvalho_stelman_gouveia.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1295/046_2026_-_mocao_de_aplausos_ao_senhor_amorelly_cardoso_da_silva..docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1296/047_2026_-_mocao_de_aplausos_ao_senhor_joao_paulo_miranda_dos_santos.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1305/057_2026_mocao_aplausos_ao_vice_prefeito_de_paty_dr._alci_goncalves_rodovalho.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1319/074_2026_-_mocao_de_pesar_a_familia_de_isis_veiga_goulart..docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1322/077_2026_-_mocao_de_aplausos_ao_sr._edvaldo_do_nascimento_rodrigues_xavier..docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1365/134_2026_-_mocao_de_aplausos_aos_policiais_militares1_sgt_edmilson_de_souza_silva_3_sgt_edson_jose_mello_da_silva.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1371/140_2026_mocao_de_pesar_familia_de_carlos_augusto_de_carvalho_goncalvesteco..docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1372/141_2026_mocao_de_pesar_a_familia_da_solange_de_fatima_leal.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1382/154_2026_macarrao_e_lenice_mocao_aplausos_ao_vereador_presidente_desta_casa_legislativa_guilherme_rosa_rodrigue..docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1384/156_2026_autoriza_o_poder_executivo_a_instituir_o_programa_municipal_de_aquisicao_de_tenis_para_os_estudantes.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1262/001_2026_-_suplementacao_r_1.209.01479__-_mens_001_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1263/002_2026_-_suplementacao_r_507.48789__-_mens_002_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1264/003_2026_-_suplementacao_r_510.41506__-_mens_003_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1265/004_2026_-_suplementacao_r_510.41506__-_mens_004_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1266/005_2026_-_suplementacao_r_1.440.00000__-_mens_005_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1267/006_2026_-_suplementacao_r_935.67766__-_mens_006_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1268/007_2026_-_suplementacao_r_103.96419__-_mens_007_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1269/008_2026_-_suplementacao_r_101.19826__-_mens_008_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1284/mensagem_009_2026.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1285/mensagem_010_2026.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1286/mensagem_011_2026.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1287/mensagem_012_2026.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1301/052_2026_-_suplementacao_r_1.302.68471_-_mens_013_2026__.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1313/065_2026_-_suplementacao_r_1.659.41518__-_mens_014_2026__.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1314/066_2026_-_suplementacao_r_424.61289__-_mens_015_2026__.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1315/067_2026_-_suplementacao_r_429.61938__-_mens_016_2026__.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1327/083_2026_-_suplementacao_r_15261364__-_mens_018_2026__.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1328/084_2026_-_suplementacao_r_415.03789__-_mens_019_2026__.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1329/085_2026_-_suplementacao_r_184.44690__-_mens_020_2026__.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1330/086_2026_-_suplementacao_r_17.90493__-_mens_021_2026__.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1332/088_2026_-_suplementacao_r_256.51022_-_mens_022_2026__.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1333/089_2026_-_suplementacao_r_65.37194_-_mens_023_2026__.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1334/090_2026_-_suplementacao_r_355.64422_-_mens_024_2026__.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1335/091_2026_-_suplementacao_r_260.55985_-_mens_025_2026__.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1336/092_2026_-_suplementacao_r_259.67369_-_mens_026_2026__.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1356/mensagem_027_2026.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1357/mensagem_028_2026.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1358/mensagem_029_2026.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1370/139_2026_-_diretrizes_alimentacao_saudavel.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1395/mensagem_029_2026_reajuste_servidores_publicos_do_poder_executivo.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1396/mensagem_030_2026_concessao_de_recomposicao_de_subsidios_revisao_geral_anual_aos_agentes_politicos_poder_executivo.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1397/169_2026_projeto_de_lei_revisao_geral_salarial_anual_dos_vencimentos_dos_servidores_publicos_da_camara_municipal_de_paty.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1398/170_2026_pl_recomposicao_de_subsidios_atraves_da_revisao_geral_salarial_anual_aos_agentes_politicos_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1404/176_2026__da_denominacao_de_jaco_gomes_rosa_a_unidade_de_servico_de_atencao_especializada_sae_na_rua_dr._peralta_centro.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1410/mensagem_031_2026.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1411/186_2026_-__altera_dispositivos_da_lei_municipal_no_3.154_de_04_de_julho_de_2024_-_mens_032_2026__.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1412/mensagem_033_2026.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1415/mensagem_034_2026.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1426/204_2026_-__altera_a_lei_n._3367_de_20_de_marco_de_2026_que_dispoe_sobre_a_criacao_da_secretaria_municipal_de_defesa_civil_no_ambito_do_municipio_de_paty__-_mens_035_2026__.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1440/222_2026_aplicacao_de_sancao_a_concessionarias_permissionarias_e_autorizatarias_de_servicos_publicos_que_danifiquem_bens_publicos__autor_vereador_guilherme_rosa.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1456/240_2026_-_suplementacao_r__3.186.63225_-_mens_036_2026__.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1270/017_2026__patrolamento_e_ensaibramento_nas_ruas_dos_bairros_coqueiros_e_rio_pardo_reiterando_minha_indicacao_313_2025.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1271/018_2026_manutencao_do_calcamento_no_inicio_da_rua_sebastiao_de_lacerda__centro_proximo_a_loja_casa_salgado..docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1272/019_2026_realize_em_conjunto_com_a_secretaria_de_obras_patrolamento_e_ensaibramento_das_principais_ruas_do_bairro_prata.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1273/020_2026_solicita_ao_prefeito_municipal_a_aplicacao_de_po_de_pedra_na_estrada_porcino_borges_de_andrade_no_bairro_campo_verde..docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1274/021_2026_solicita_ao_prefeito_municipal_a_aplicacao_de_po_de_pedra_no_morro_do_zeze_lopes..docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1275/022_2026_construcao_de_um_ponto_de_onibus_na_granja_as_margens_da_rj-125_proximo_a_rua_que_da_acesso_ao_posto_de_saude..docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1276/023_2026___implantacao_de_um_posto_da_guarda_municipal_no_bairro_avelar..docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1280/027_2026__a_realizacao_de_servicos_de_patrolamento_e_ensaibramento_na_rua_cinco_e_na_rua_seis.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1281/028_2026_a_criacao_de_abrigos_nos_pontos_de_onibus_do_bairro_maravilha.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1282/029_2026__a_substituicao_da_iluminacao_do_calcadao_do_bairro_granja_california_por_iluminacao_em_led..docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1283/030_2026__a_realizacao_de_reparos_no_asfalto_a_troca_de_manilhas_entupidas_e_a_construcao_de_um_bueiro_na_rua_agenor_jose_rosa.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1288/039_2026_construcao_de_quadra_poliesportiva_a_realizacao_das_aulas_de_educacao_fisica_na_escola_joao_abreu_granja_california..docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1289/040_2026__limpeza_e_retirada_de_entulhos_no_morro_do_joao_malandro_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1291/042_2026__aplicacao_de_po_de_pedra_no_morro_que_liga_o_bairro_capivara_ao_bairro_coqueiros..docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1292/043_2026_aplicacao_de_po_de_pedra_na_estrada_sitio_barreiros_e_na_rua_assembleia_de_deus_no_bairro_boa_vista..docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1293/044_2026_contratacao_de_medico_neuropediatra_para_atendimento_na_rede_publica_de_saude_do_municipio..docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1297/048_2026_construcao_de_uma_nova_praca_no_bairro_lameirao..docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1298/049_2026_limpeza_dos_bueiros_localizados_na_rua_lucio_teixeira_bairro_tres_porteiras_nas_proximidades_do_no_220..docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1299/050_2026_que_tome_as_providencias_necessarias_quanto_a_construcao_de_uma_creche_no_bairro_monte_alegre_no_espaco_conhecido_como_vale_do_cafe.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1300/051_2026_marco_aurelio_e_macarrao_que_sejam_realizadas_melhorias_na_iluminacao_publica_da_antiga_estacao_ferroviaria_de_avelar.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1303/055_2026_aplicacao_de_po_de_pedra_no_trecho_que_compreende_a_rua_humberto_candido_no_bairro_bela_vista.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1304/056_2026_conclusao_da_pavimentacao_asfaltica_do_morro_situado_na_estrada_da_bela_vista_no_bairro_bela_vista..docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1306/058_2026_retirada_das_sobras_das_podas_de_arvores_no_morro_do_ney_situado_na_rua_garcia_rodrigues_paes_bairro_recanto..docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1307/059_2026_interceda_a_empresa_linave_para_o_retorno_das_linhas_que_atendiam_os_bairros_horizonte_palmares_e_rio_pardo..docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1308/060_2026_edinho_e_peterson_indicacao_instalacao_de_faixa_de_pedestre_e_dois_redutores_de_velocidade_em_frente_ao_quiosque_do_vivinha.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1309/061_2026_realizacao_de_melhorias_na_estrada_sertao_do_calixto_localizada_no_bairro_vista_alegre..docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1310/062_2026_realizacao_de_melhorias_na_rua_francisco_antonio_rosa_localizada_no_bairro_aquenta_sol..docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1311/063_2026_realize_a_reforma_e_pintura_do_posto_de_saude_do_bairro_horizonte..docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1312/064_2026_realizacao_de_poda_de_arvore_em_frente_ao_posto_de_saude_localizado_na_rua_maria_pacheco_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1316/071_2026_realizacao_de_reforma_do_posto_de_saude_do_bairro_arcozelo.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1317/072_2026__instalacao_de_aparelhos_de_ar-condicionado_na_escola_joao_abreu_situada_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1318/073_2026__instalacao_de_ventilador_ou_climatizador_bem_como_a_realizacao_de_reforma_geral_na_capela_mortuaria_do_bairro_avelar..docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1320/075_2026_criacao_e_implantacao_de_um_polo_do_tea_ame_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1321/076_2026_realize_a_reforma_na_parte_externa_do_posto_de_saude_localizado_no_bairro_coqueiros..docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1323/078_2026_colocacao_de_material_para_contencao_da_lama_na_entrada_da_creche_avelar_situada_ao_lado_da_escola_municipal.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1324/079_2026_drenagem_limpeza_do_rio_proximo_ponte_do_balaeiro_vem_danificando_o_barranco_e_colocando_em_risco_a_pista_da_rj-125..docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1325/080_2026_poda_de_uma_arvore_localizada_na_rua_vereador_oswaldo_fernandes_barros_filho_bairro_horizonte_proximo_ao_no_5017..docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1326/081_2026_realizacao_da_limpeza_do_rio_que_passa_em_frente_a_vila_barros_localizada_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1337/093_2026_reforma_da_ponte_do_balaeiro_que_da_acesso_a_rua_jacob_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1338/094_2026_reforma_e_manutencao_da_ponte_principal_localizada_na_entrada_do_bairro_barro_branco..docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1339/095_2026_realizacao_de_reforma_geral_na_escola_municipal_leopoldo_pullig_localizada_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1340/096_2026_realizacao_de_patrolamento_e_ensaibramento_na_rua_armando_fernandes_ribeiro_localizada_no_bairro_maravilha..docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1341/097_2026_realizacao_de_patrolamento_e_ensaibramento_na_rua_quatorze_rua_do_canil_localizada_no_bairro_maravilha..docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1342/098_2026_distribuicao_de_folhetos_explicativos_sobre_o_procedimento_atualizado_em_caso_de_engasgamento.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1343/099_2026_realizacao_de_rocada_patrolamento_e_ensaibramento_na_rua_e_no_morro_do_capitao..docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1344/100_2026_melhoria_e_ampliacao_dos_equipamentos_de_protecao_individual_epis_fornecidos_aos_funcionarios_responsaveis_pela_coleta_de_lixo.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1345/113_2026_aplicacao_de_po_de_pedra_e_cascalho_na_estrada_humberto_candido_proximo_ao_no_1565_no_bairro_bela_vista..docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1346/114_2026_realizacao_de_limpeza_e_retirada_de_barreiras_nos_fundos_do_posto_de_saude_do_bairro_bela_vista..docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1347/115_2026_realizacao_de_limpeza_e_rocada_ao_redor_do_posto_de_saude_do_bairro_arcozelo..docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1348/116_2026_realizacao_de_manutencao_na_iluminacao_publica_da_rua_quadro_localizada_no_bairro_clube_velho..docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1349/117_2026_realizacao_de_limpeza_e_desobstrucao_da_rj-117_no_trecho_que_compreende_do_inicio_do_goiabal_ate_o_bairro_coqueiros..docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1350/118_2026_marco_aurelio_e_edinho__limpeza_do_patio_do_ceasa_de_arcozelo.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1351/119_2026_macarrao_e_edinho_limpeza_do_rio_que_corta_o_bairro_rio_pardo.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1352/120_2026_interceda_junto_ao_governo_do_estado_do_rio_de_janeiro_por_meio_do_orgao_competente.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1353/121_2026_implantacao_de_nova_rede_de_esgoto_na_rua_julio_pacheco_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1354/122_2026__a_substituicao_da_iluminacao_convencional_por_iluminacao_em_led_no_jardim_de_avelar..docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1355/124_2026_recuperacao_da_canalizacao_do_esgoto_e_a_desobstrucao_das_caixas_de_areia_na_rua_g.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1362/131_2026__a_reforma_da_capela_localizada_na_rua_guaribu_velho_sentido_sitio_das_goiabas_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1363/132_2026_substituicao_da_ponte_de_madeira_existente_no_bairro_rio_pardo_lado_da_escola__por_uma_ponte_de_alvenaria_estrutural.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1364/133_2026_manutencao_reparo_das_pontes_localizadas_coqueiros_especialmente_a_ponte_curral_do_produtor_rural_igor_melo..docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1366/135_2026_determine_a_secretaria_de_meio_ambiente_a_realizacao_do_corte_e_manejo_de_moita_de_bambu_na_estrada_humberto_candido.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1367/136_2026_adocao_de_providencias_quanto_a_arvore_e_ao_poste_com_risco_de_queda_na_rua_nova_mantiqueira_proximo_ao_no_635_no_bairro_centro.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1368/137_2026_intervenha_junto_a_light_para_adocao_de_providencias_quanto_a_poste_com_risco_de_queda_rua_dez_no_02_bairro_centro..docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1369/138_2026_a_reforma_da_ponte_que_da_acesso_ao_espaco_km_no_bairro_maravilha..docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1373/142_2026__a_realizacao_de_patrolamento_da_rua_do_guaribu_velho_via_que_interliga_o_bairro_da_granja_california_ao_bairro_do_guaribu..docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1374/143_2026_a_realizacao_da_limpeza_dos_bueiros_localizados_na_rua_irineu_reis_no_bairro_da_granja_california..docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1375/144_2026__a_realizacao_de_patrolamento_e_aplicacao_de_saibro_nos_pontos_criticos_da_estrada_antonio_faustino_porto.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1376/145_2026__a_realizacao_de_rocada_na_rua_d_ate_a_rua_f_no_bairro_roseiral..docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1377/146_2026___a_ampliacao_do_servico_de_entrega_domiciliar_de_correspondencias_nas_ruas_nao_atendidas_do_morro_joao_malandro.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1378/150_2026__transformacao_do_espaco_onde_funcionava_a_antiga_clinica_da_familia_no_bairro_arcozelo_em_um_centro_de_imagem..docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1379/151_2026__aplicacao_de_po_de_pedra_na_rua_vera_lucia_souza_tendo_como_referencia_o_no_1085_bairro_arcozelo..docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1380/152_2026_conclusao_da_obra_de_reforma_da_passarela_situada_atras_da_aldeia_de_arcozelo..docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1381/153_2026__patrolamento_e_ensaibramento_da_rua_altino_antonio_rosa_bairro_aquenta_sol..docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1383/155_2026_averiguacao_e_o_reparo_da_ponte_situada_na_rua_nova_mantiquira_no_bairro_mantiquira..docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1386/156_2026_autoriza_o_poder_executivo_a_instituir_o_programa_municipal_de_aquisicao_de_tenis_para_os_estudantes.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1387/157_2026_realizacao_de_patrolamento_e_ensaibramento_na_rua_agenor_de_souza_vieira_localizada_no_bairro_arcozelo.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1388/158_2026_realizacao_de_patrolamento_e_aplicacao_de_po_de_pedra_na_rua_osvaldo_moraes_localizada_no_bairro_pedras_ruivas..docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1390/160_2026_aplicacao_de_material_de_escoria_ou_po_de_pedra_na_estrada_jacob_nas_proximidades_do_no_140_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1391/161_2026_aplicacao_de_escoria_ou_po_de_pedra_nas_ruas_nao_asfaltadas_do_morro_joao_malandro_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1392/162_2026_limpeza_da_vala_no_bairro_bela_vista_no_trecho_atras_da_igreja_assembleia_de_deus_ate_as_estufas_do_russo.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1393/163_2026_realizacao_de_servicos_de_limpeza_e_aplicacao_de_po_de_pedra_na_rua_17_localizada_no_bairro_arcozelo..docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1399/171_2026_pavimentacao_asfaltica_em_todas_as_ruas_localizadas_no_morro_do_capitao_no_bairro_zenobiopolis._reiterando_a_indicacao.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1400/172_2026_solicita_ao_prefeito_municipal_que_realize_em_conjunto_com_a_secretaria_de_obras_a_operacao_tapa-buracos_na_rj-117..docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1401/173_2026_realizacao_de_reforma_na_escola_municipal_manoel_rodrigues_situada_no_bairro_coqueiros..docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1402/174_2026_aplicacao_de_escoria_ou_po_de_pedra_nos_pontos_criticos_da_estrada_sao_joaquim_localizada_no_bairro_sao_joaquim..docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1403/175_2026_realizacao_de_patrolamento_e_a_aplicacao_de_material_do_tipo_escoria_ou_po_de_pedra_nos_pontos_criticos_da_estrada_do_alto_seco.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1405/177_2026_substituicao_de_um_poste_de_iluminacao_publica_prestes_a_cair_na_rua_sao_sebastiao_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1406/178_2026__troca_das_lampadas_da_iluminacao_publica_na_rua_eunice_silva_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1407/182_2026_intervenha_junto_a_light_que_seja_enviada_uma_equipe_tecnica_para_avaliar_as_condicoes_de_alguns_postes_de_madeira.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1408/183_2026_operacao_tapa-buracos_na_rua_do_recanto_localizada_no_bairro_recanto..docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1409/184_2026__patrolamento_e_ensaibramento_nas_ruas_dos_bairros_coqueiros_e_rio_pardo_reiterando.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1413/188_2026_realizacao_de_reforma_e_manutencao_do_campo_situado_na_rua_c_no_bairro_clube_velho..docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1414/189_2026_patrolamento_e_ensaibramento_troca_de_lampadas_publica_na_rua_c_localizada_no_bairro_clube_velho..docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1416/194_2026_guilherme_e_lenice__indicacao_realizacao_do_recapeamento_da_rj_que_liga_o_bairro_monte_alegre_ao_bairro_avelar.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1417/195_2026_realizacao_de_reparos_na_via_e_servicos_de_rocada_na_rua_abilio_murce_situada_no_bairro_granja_california._1.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1418/196_2026_prorrogacao_do_prazo_para_pagamento_em_cota_unica_do_iptu_2026_com_desconto_por_mais_30_dias_uteis..docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1419/197_2026_retirada_de_uma_barreira_a_curva_na_rua_joaquim_alves_louzada_bairro_biriba_referencia_a_rua_do_sase..docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1420/198_2026_solicita_ao_prefeito_municipal_a_realizacao_de_rocada_e_limpeza_do_morro_do_fama.__reiterando_a_indicacao_de_no.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1422/200_2026__que_seja_realizada_a_poda_de_uma_arvore_localizada_na_rua_deputado_jose_vaz_no_bairro_avelar.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1423/201_2026_realizacao_de_servicos_de_limpeza_na_rua_virginia_rangel_localizada_no_bairro_mantiquira..docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1424/202_2026_realizacao_de_patrolamento_e_aplicacao_de_po_de_pedra_na_estrada_do_paiol_velho_localizada_no_bairro_paiol_velho..docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1427/205_2026_a_realizacao_de_rocada_patrolamento_e_aplicacao_de_po_de_pedra_na_estrada_do_grotao_proximo_ao_no_212_localizada_no_bairro_paiol_velho..docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1428/210_2026_instalacao_de_refletores_na_quadra_da_escola_municipal_gioconda_bernardes_localizada_no_bairro_maravilha..docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1429/211_2026_construcao_de_uma_ponte_na_rua_boa_vista_travessa_440_localizada_no_bairro_boa_vista..docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1430/212_2026_realizada_operacao_tapa-buracos_nas_vias_asfaltadas_dos_bairros_coqueiros_e_rio_pardo..docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1431/213_2026_realizacao_de_servicos_de_rocada_no_bairro_prata..docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1432/214_2026_realizacao_de_servicos_de_patrolamento_e_aplicacao_de_po_de_pedra_na_rua_lucio_teixeira_no_bairro_tres_porteiras.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1434/216_2026_realizacao_de_reforma_e_ampliacao_da_pracinha_situada_no_bairro_rio_pardo_bem_como_a_instalacao_de_novos_brinquedos_no_local..docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1435/217_2026_aplicacao_de_po_de_pedra_na_rua_do_brandao_e_na_alameda_da_quaresma_divino_vale_ambas_no_bairro_palmares.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1436/218_2026_instalacao_de_placa_de_sinalizacao_de_proibido_estacionar_na_avenida_vereador_aloisio_ferreira_gomes_no_bairro_avelar..docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1437/219_2026_desobstrucao_de_uma_arvore_e_realizacao_de_poda_na_rede_eletrica_na_rj-125_proximidades_da_estacao_tratamento_da_igua..docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1438/220_2026_realizacao_de_servicos_de_rocada_na_rua_guaribu_velho_proximo_ao_sitio_das_goiabas_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1439/221_2026_substituicao_das_lampadas_de_led_queimadas_na_rua_jacob_no_bairro_granja_california.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1441/225_2026_locacao_ou_aquisicao_de_uma_tenda_destinada_a_cobertura_da_feira_agroecologica_realizada_na_praca_george_jacob_abdue.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1442/226_2026_instalacao_de_um_bebedouro_publico_na_praca_george_jacob_abdue_para_atender_os_feirantes__-_reiterando.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1443/227_2026_concessao_de_isencao_do_pagamento_de_estacionamento_rotativo_aos_feirantes_reiterando_lenice_e_zaninho.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1444/228_2026_revitalizacao_das_faixas_de_pedestre_situadas_na_rua_deputado_bernardes_neto._reinterar.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1445/229_2026_operacao_tapa_buracos_limpeza_e_manutencao_de_bueiros_bem_como_rocada_na_avenida_vereador_aloisio_ferreira_gomes.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1446/230_2026_conserto_do_elevador_do_casarios_a_fim_de_garantir_a_acessibilidade_adequada_aos_usuarios_as_pessoas_com_deficiencia..docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1447/231_2026_realizacao_de_pavimentacao_asfaltica_na_rua_projetada_h_localizada_no_bairro_avelar..docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1448/232_2026_realizacao_de_servicos_de_rocada_no_alto_do_morro_joao_malandro_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1449/233_2026_patrolamento_e_ensaibramento_no_trecho_que_se_inicia_na_estrada_da_cachoeira_no_bairro_campo_verde_ate_o_bairro_santa_rosa.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1450/234_2026_realizacao_de_servicos_de_patrolamento_e_aplicacao_de_po_de_pedra_nas_ruas_fernando_crespo_e_osvaldo_de_moraes.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1451/235_2026_instalacao_de_quebra-molas_em_frente_ao_posto_de_saude_do_bairro_maravilha.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1453/237_2026_a_realizacao_de_raspagem_nas_ruas_e_aplicacao_de_escoria_nos_pontos_criticos_do_bairro_boa_vista.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1454/238_2026_a_realizacao_de_patrolamento_e_ensaibramento_na_rua_sete_no_bairro_maravilha..docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1455/239_2026_a_realizacao_de_patrolamento_ensaibramento_rocada_e_troca_de_lampadas_da_iluminacao_publica_na_rua_c_no_bairro_clube_velho._r.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1457/242_2026_instalacao_de_um_bebedouro_publico_no_jardim_de_avelar_atender_os_feirantes_e_frequentadores_da_feira_agroecologica.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1458/243_2026_cobertura_da_quadra_da_escola_municipal_jose_eulalio_de_andrade_no_bairro_avelar.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1459/244_2026_abertura_de_rua_passagem_ligando_a_rj125_a_estrada_jacob_rua_da_fabrica_no_bairro_granja_california..docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1460/246_2026_realizacao_de_operacao_tapa-buracos_na_rj-117_especialmente_no_trecho_que_compreende_o_bairro_maravilha.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1461/247_2026_realizacao_de_patrolamento_e_aplicacao_de_material_adequado_na_estrada_jose_da_costa_taborda_filho_no_bairro_rio_pardo..docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1462/248_2026_reforma_e_ampliacao_da_pracinha_no_bairro_rio_pardo_instalacao_de_novos_brinquedos_no_local._reiterando.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1468/249_2026_realizacao_de_servicos_de_patrolamento_e_ensaibramento_na_rua_do_sossego_localizada_no_bairro_maravilha.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1469/250_2026_o_retorno_do_programa_mais_musica_no_municipio..docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1463/252_2026_construcao_de_um_bueiro_na_rua_garibu_velho_servidao_que_liga_via_a_rua_irineu_reis_granja_california..docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1464/253_2026_realizacao_de_servicos_de_rocada_na_estrada_corrego_rico_localizada_no_bairro_avelar..docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1465/254_2026_pintura_e_sinalizacao_de_uma_vaga_exclusiva_de_estacionamento_destinada_a_farmacia_municipal_aymar_ferreira_gomes.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1466/255_2026_guilherme_e_marco_aurelio_patrolamento_e_ensaibramento_na_rua_dr._mauricio_dourado_lopes_e_na_rua_osvaldo_de_moraes.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1467/256_2026_guilherme_e_marco_aurelio_realizacao_de_operacao_tapa-buracos_em_todas_as_vias_do_bairro_esperanca..docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1472/258_2026_a_realizacao_de_servicos_de_rocada_na_alameda_roseiral_localizada_no_bairro_arcozelo..docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1473/259_2026_a_realizacao_de_manutencao_na_iluminacao_publica_na_rua_vereador_luis_soares_da_silva_rua_do_campo_e_na_alameda_roseiral.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1474/260_2026_que_viabilize_a_instalacao_de_uma_base_de_servico_da_light_reiterando.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1476/262_2026_a_troca_do_transformador_localizado_na_rua_deputado_jose_vaz_no_bairro_avelar..docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1477/263_2026__a_realizacao_de_patrolamento_na_estrada_da_cachoeira_que_liga_a_localidade_do_zamite_ate_o_bairro_santa_rosa..docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1478/264_2026_realizacao_da_ouvidoria_itinerante_da_agenersa_no_municipio_de_paty_do_alferes..docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1483/269_2026__providencie_a_melhoria_da_iluminacao_publica_no_bosque_da_maravilha..docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1484/270_2026_realizacao_de_patrolamento_e_ensaibramento_na_rua_armando_fernandes_ribeiro_localizada_no_bairro_maravilha._reiterando.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1485/271_2026_a_iluminacao_da_calcada_da_prefeitura_municipal_atualmente_utilizada_como_ponto_de_onibus_permaneca_acesa_durante_o_periodo_noturno..docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1486/272_2026__realizacao_de_servicos_de_rocada_na_estrada_do_batatal_e_na_rua_humberto_candido_no_bairro_bela_vista..docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1487/273_2026_a_reforma_de_ponto_de_onibus_no_bairro_guaribu_proximo_a_entrada_do_bairro_antonio_joaquim.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1492/278_2026__implantacao_de_uma_agencia_do_inss_no_municipio_de_paty_do_alferesrj..docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1493/279_2026_a_implantacao_de_faixa_de_pedestres_e_de_quebra-molas_na_rua_dr._leopoldo_pulling.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1494/280_2026_o_patrolamento_e_a_aplicacao_de_material_adequado_na_rua_ivan_gomes_bernardes_localizada_no_morro_do_capitao._1.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1495/281_2026_retirada_de_uma_barreira_e_a_realizacao_de_operacao_tapa-buracos_na_rua_dr._francisco_baker_meio_no_bairro_pedras_ruivas..docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1496/282_2026_patrolamento_da_estrada_do_corrego_rico_bem_como_a_manutencao_da_ponte_de_madeira_localizada_na_entrada_do_bairro_corrego_rico..docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1302/054_2026_projeto_de_decreto_legislativo_-_ponto_facultativo_carnaval_dias_16_e_18_de_fevereiro_de_2026.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1331/087_2026_projeto_de_decreto_legislativo_viagem_brasilia__de_23_a_27_de_fevereiro_vereadores_heliomar_e_zaninho.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1359/128_2026_projeto_de_decreto_legislativo_viagem_brasilia__de_02_a_06_de_marco_vereadores_feijao_guilherme_marco_aurelio_e_edinho.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1360/129_2026_projeto_de_decreto_legislativo_viagem_brasilia__de_16_a_20_de_marco_lenice_e_peterson.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1361/130_2026_projeto_de_decreto_legislativo_viagem_brasilia__de_16_a_20_de_marco_macarrao_vinicinho_e_claudinho.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1389/159_2026_projeto_de_decreto_legislativo_suspende_a_sessao_ordinaria_do_dia_11_de_marco_em_virtude_da_audiencia_publica_no_mesmo_dia_sobre_a_igua.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1394/164_2026_projeto_de_decreto_legislativo_concede_medalha_joaquim_osorio_duque_estrada_secretario_.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1421/199_2026_projeto_de_decreto_legislativo_-_ponto_facultativo_dias_02_de_abril_e_antecipacao_do_feriado_do_dia_23_para_o_dia_20_de_abril_2026.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1425/203_2026_projeto_de_decreto_legislativo_-_fixacao_de_auxilio_alimentacao_-_servidores_da_camara_municipal.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1452/236_2026_projeto_de_decreto_legislativo_viagem_brasilia__de_13_a_17_de_abril_macarrao_vinicinho_e_claudinho.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1481/267_2026_projeto_de_decreto_legislativo_viagem_brasilia__de_27_de_abril_a_01__de_maio_vereadores_heliomar_zaninho_e_feijao.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1482/268_2026_projeto_de_decreto_legislativo_viagem_brasilia__de_27_de_abril_a_01_de_maio_vereadores_guilherme_marco_aurelio_e_edinho.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1433/215_2026_projeto_de_resolucao_-__padroniza_uso_de_marca_de_oleo_lubrificantes_na_camara_de_paty.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1277/024_2026_-_mocao_de_aplausos_ao_sec_de_educacao__valdemar_matos_macedo_rosa..docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1278/025_2026_-_mocao_de_aplausos_a_willian_gouveia_de_aguiar.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1279/026_2026__mocao_de_aplausos_ao_atleta_alessandro_rogerio_da_silva_junior..docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1290/041_2026_mocao_de_aplausos_ao_servidor_da_secretaria_municipal_de_obras_sr._fabiano_borba_silva..docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1294/045_2026_-_mocao_de_aplausos_a_sra._mayara_de_carvalho_stelman_gouveia.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1295/046_2026_-_mocao_de_aplausos_ao_senhor_amorelly_cardoso_da_silva..docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1296/047_2026_-_mocao_de_aplausos_ao_senhor_joao_paulo_miranda_dos_santos.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1305/057_2026_mocao_aplausos_ao_vice_prefeito_de_paty_dr._alci_goncalves_rodovalho.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1319/074_2026_-_mocao_de_pesar_a_familia_de_isis_veiga_goulart..docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1322/077_2026_-_mocao_de_aplausos_ao_sr._edvaldo_do_nascimento_rodrigues_xavier..docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1365/134_2026_-_mocao_de_aplausos_aos_policiais_militares1_sgt_edmilson_de_souza_silva_3_sgt_edson_jose_mello_da_silva.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1371/140_2026_mocao_de_pesar_familia_de_carlos_augusto_de_carvalho_goncalvesteco..docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1372/141_2026_mocao_de_pesar_a_familia_da_solange_de_fatima_leal.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1382/154_2026_macarrao_e_lenice_mocao_aplausos_ao_vereador_presidente_desta_casa_legislativa_guilherme_rosa_rodrigue..docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1470/251_2026_lenice_e_peterson_mocao_aplausos_ao_sr._marroni_dos_santos_alves_chefe_de_gabinete_do_deputado_federal.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1471/257_2026__mocao_de_aplausos_a_sra._luciene_ferreira_guimaraes..docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1475/261_2026_mocao_aplausos_ao_sr._luiz_fernando_da_silva_nogueira..docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1384/156_2026_autoriza_o_poder_executivo_a_instituir_o_programa_municipal_de_aquisicao_de_tenis_para_os_estudantes.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1262/001_2026_-_suplementacao_r_1.209.01479__-_mens_001_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1263/002_2026_-_suplementacao_r_507.48789__-_mens_002_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1264/003_2026_-_suplementacao_r_510.41506__-_mens_003_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1265/004_2026_-_suplementacao_r_510.41506__-_mens_004_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1266/005_2026_-_suplementacao_r_1.440.00000__-_mens_005_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1267/006_2026_-_suplementacao_r_935.67766__-_mens_006_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1268/007_2026_-_suplementacao_r_103.96419__-_mens_007_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1269/008_2026_-_suplementacao_r_101.19826__-_mens_008_2026___sessao_extraordinaria.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1284/mensagem_009_2026.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1285/mensagem_010_2026.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1286/mensagem_011_2026.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1287/mensagem_012_2026.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1301/052_2026_-_suplementacao_r_1.302.68471_-_mens_013_2026__.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1313/065_2026_-_suplementacao_r_1.659.41518__-_mens_014_2026__.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1314/066_2026_-_suplementacao_r_424.61289__-_mens_015_2026__.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1315/067_2026_-_suplementacao_r_429.61938__-_mens_016_2026__.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1327/083_2026_-_suplementacao_r_15261364__-_mens_018_2026__.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1328/084_2026_-_suplementacao_r_415.03789__-_mens_019_2026__.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1329/085_2026_-_suplementacao_r_184.44690__-_mens_020_2026__.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1330/086_2026_-_suplementacao_r_17.90493__-_mens_021_2026__.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1332/088_2026_-_suplementacao_r_256.51022_-_mens_022_2026__.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1333/089_2026_-_suplementacao_r_65.37194_-_mens_023_2026__.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1334/090_2026_-_suplementacao_r_355.64422_-_mens_024_2026__.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1335/091_2026_-_suplementacao_r_260.55985_-_mens_025_2026__.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1336/092_2026_-_suplementacao_r_259.67369_-_mens_026_2026__.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1356/mensagem_027_2026.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1357/mensagem_028_2026.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1358/mensagem_029_2026.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1370/139_2026_-_diretrizes_alimentacao_saudavel.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1395/mensagem_029_2026_reajuste_servidores_publicos_do_poder_executivo.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1396/mensagem_030_2026_concessao_de_recomposicao_de_subsidios_revisao_geral_anual_aos_agentes_politicos_poder_executivo.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1397/169_2026_projeto_de_lei_revisao_geral_salarial_anual_dos_vencimentos_dos_servidores_publicos_da_camara_municipal_de_paty.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1398/170_2026_pl_recomposicao_de_subsidios_atraves_da_revisao_geral_salarial_anual_aos_agentes_politicos_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1404/176_2026__da_denominacao_de_jaco_gomes_rosa_a_unidade_de_servico_de_atencao_especializada_sae_na_rua_dr._peralta_centro.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1410/mensagem_031_2026.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1411/186_2026_-__altera_dispositivos_da_lei_municipal_no_3.154_de_04_de_julho_de_2024_-_mens_032_2026__.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1412/mensagem_033_2026.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1415/mensagem_034_2026.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1426/204_2026_-__altera_a_lei_n._3367_de_20_de_marco_de_2026_que_dispoe_sobre_a_criacao_da_secretaria_municipal_de_defesa_civil_no_ambito_do_municipio_de_paty__-_mens_035_2026__.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1440/222_2026_aplicacao_de_sancao_a_concessionarias_permissionarias_e_autorizatarias_de_servicos_publicos_que_danifiquem_bens_publicos__autor_vereador_guilherme_rosa.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1456/240_2026_-_suplementacao_r__3.186.63225_-_mens_036_2026__.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1479/265_2026_-_suplementacao_r_234.21392_-_mens_037_2026__.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1480/266_2026_-_suplementacao_r_2.467.92105_-_mens_038_2026__.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1488/274_2026_dispoe_obrigatoriedade_reserva_area_acessivel_e_exclusiva_pessoas_com_necessidades_especiais_eventos_publicos_privados.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1489/275_2026_modifica_criterio_de_gabarito_paty_do_alferes_regularizacao_de_imoveis_situados_com_inicio_na_avenida_antao_bernardes.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1490/276_2026_-_suplementacao_r_596.00000_-_mens_039_2026__.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patydoalferes.rj.leg.br/media/sapl/public/materialegislativa/2026/1497/283_2026_-_suplementacao_r_1.000.00000_-_mens_041_2026__.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H195"/>
+  <dimension ref="A1:H236"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="248.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -6122,1779 +6611,2842 @@
       </c>
       <c r="E128" t="s">
         <v>12</v>
       </c>
       <c r="F128" t="s">
         <v>386</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>527</v>
       </c>
       <c r="H128" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
         <v>529</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>530</v>
       </c>
       <c r="D129" t="s">
+        <v>11</v>
+      </c>
+      <c r="E129" t="s">
+        <v>12</v>
+      </c>
+      <c r="F129" t="s">
+        <v>26</v>
+      </c>
+      <c r="G129" s="1" t="s">
         <v>531</v>
       </c>
-      <c r="E129" t="s">
+      <c r="H129" t="s">
         <v>532</v>
-      </c>
-[...7 lines deleted...]
-        <v>535</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
+        <v>533</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>534</v>
+      </c>
+      <c r="D130" t="s">
+        <v>11</v>
+      </c>
+      <c r="E130" t="s">
+        <v>12</v>
+      </c>
+      <c r="F130" t="s">
+        <v>35</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H130" t="s">
         <v>536</v>
-      </c>
-[...19 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
+        <v>537</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>538</v>
+      </c>
+      <c r="D131" t="s">
+        <v>11</v>
+      </c>
+      <c r="E131" t="s">
+        <v>12</v>
+      </c>
+      <c r="F131" t="s">
+        <v>35</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H131" t="s">
         <v>540</v>
-      </c>
-[...19 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
+        <v>541</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>542</v>
+      </c>
+      <c r="D132" t="s">
+        <v>11</v>
+      </c>
+      <c r="E132" t="s">
+        <v>12</v>
+      </c>
+      <c r="F132" t="s">
+        <v>13</v>
+      </c>
+      <c r="G132" s="1" t="s">
         <v>543</v>
       </c>
-      <c r="B132" t="s">
-[...2 lines deleted...]
-      <c r="C132" t="s">
+      <c r="H132" t="s">
         <v>544</v>
-      </c>
-[...13 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
+        <v>545</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
         <v>546</v>
       </c>
-      <c r="B133" t="s">
-[...2 lines deleted...]
-      <c r="C133" t="s">
+      <c r="D133" t="s">
+        <v>11</v>
+      </c>
+      <c r="E133" t="s">
+        <v>12</v>
+      </c>
+      <c r="F133" t="s">
+        <v>13</v>
+      </c>
+      <c r="G133" s="1" t="s">
         <v>547</v>
       </c>
-      <c r="D133" t="s">
-[...8 lines deleted...]
-      <c r="G133" s="1" t="s">
+      <c r="H133" t="s">
         <v>548</v>
-      </c>
-[...1 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
         <v>549</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
         <v>550</v>
       </c>
       <c r="D134" t="s">
-        <v>531</v>
+        <v>11</v>
       </c>
       <c r="E134" t="s">
-        <v>532</v>
+        <v>12</v>
       </c>
       <c r="F134" t="s">
-        <v>533</v>
+        <v>13</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>551</v>
       </c>
       <c r="H134" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
         <v>553</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
         <v>554</v>
       </c>
       <c r="D135" t="s">
-        <v>531</v>
+        <v>11</v>
       </c>
       <c r="E135" t="s">
-        <v>532</v>
+        <v>12</v>
       </c>
       <c r="F135" t="s">
-        <v>533</v>
+        <v>386</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>555</v>
       </c>
       <c r="H135" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
         <v>557</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
         <v>558</v>
       </c>
       <c r="D136" t="s">
-        <v>531</v>
+        <v>11</v>
       </c>
       <c r="E136" t="s">
-        <v>532</v>
+        <v>12</v>
       </c>
       <c r="F136" t="s">
-        <v>533</v>
+        <v>91</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>559</v>
       </c>
       <c r="H136" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
         <v>561</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
         <v>562</v>
       </c>
       <c r="D137" t="s">
-        <v>531</v>
+        <v>11</v>
       </c>
       <c r="E137" t="s">
-        <v>532</v>
+        <v>12</v>
       </c>
       <c r="F137" t="s">
-        <v>533</v>
+        <v>54</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>563</v>
       </c>
       <c r="H137" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
         <v>565</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
         <v>566</v>
       </c>
       <c r="D138" t="s">
-        <v>531</v>
+        <v>11</v>
       </c>
       <c r="E138" t="s">
-        <v>532</v>
+        <v>12</v>
       </c>
       <c r="F138" t="s">
-        <v>533</v>
+        <v>54</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>567</v>
       </c>
       <c r="H138" t="s">
-        <v>539</v>
+        <v>568</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="D139" t="s">
-        <v>570</v>
+        <v>11</v>
       </c>
       <c r="E139" t="s">
+        <v>12</v>
+      </c>
+      <c r="F139" t="s">
+        <v>35</v>
+      </c>
+      <c r="G139" s="1" t="s">
         <v>571</v>
       </c>
-      <c r="F139" t="s">
-[...2 lines deleted...]
-      <c r="G139" s="1" t="s">
+      <c r="H139" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
+        <v>573</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
         <v>574</v>
       </c>
-      <c r="B140" t="s">
-[...2 lines deleted...]
-      <c r="C140" t="s">
+      <c r="D140" t="s">
+        <v>11</v>
+      </c>
+      <c r="E140" t="s">
+        <v>12</v>
+      </c>
+      <c r="F140" t="s">
         <v>575</v>
       </c>
-      <c r="D140" t="s">
+      <c r="G140" s="1" t="s">
         <v>576</v>
       </c>
-      <c r="E140" t="s">
+      <c r="H140" t="s">
         <v>577</v>
-      </c>
-[...7 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
+        <v>578</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>579</v>
+      </c>
+      <c r="D141" t="s">
+        <v>11</v>
+      </c>
+      <c r="E141" t="s">
+        <v>12</v>
+      </c>
+      <c r="F141" t="s">
+        <v>575</v>
+      </c>
+      <c r="G141" s="1" t="s">
         <v>580</v>
       </c>
-      <c r="B141" t="s">
-[...2 lines deleted...]
-      <c r="C141" t="s">
+      <c r="H141" t="s">
         <v>581</v>
-      </c>
-[...13 lines deleted...]
-        <v>583</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
+        <v>582</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>583</v>
+      </c>
+      <c r="D142" t="s">
+        <v>11</v>
+      </c>
+      <c r="E142" t="s">
+        <v>12</v>
+      </c>
+      <c r="F142" t="s">
+        <v>13</v>
+      </c>
+      <c r="G142" s="1" t="s">
         <v>584</v>
       </c>
-      <c r="B142" t="s">
-[...2 lines deleted...]
-      <c r="C142" t="s">
+      <c r="H142" t="s">
         <v>585</v>
-      </c>
-[...13 lines deleted...]
-        <v>587</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
+        <v>586</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>587</v>
+      </c>
+      <c r="D143" t="s">
+        <v>11</v>
+      </c>
+      <c r="E143" t="s">
+        <v>12</v>
+      </c>
+      <c r="F143" t="s">
+        <v>13</v>
+      </c>
+      <c r="G143" s="1" t="s">
         <v>588</v>
       </c>
-      <c r="B143" t="s">
-[...2 lines deleted...]
-      <c r="C143" t="s">
+      <c r="H143" t="s">
         <v>589</v>
-      </c>
-[...13 lines deleted...]
-        <v>591</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
+        <v>590</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>591</v>
+      </c>
+      <c r="D144" t="s">
+        <v>11</v>
+      </c>
+      <c r="E144" t="s">
+        <v>12</v>
+      </c>
+      <c r="F144" t="s">
+        <v>54</v>
+      </c>
+      <c r="G144" s="1" t="s">
         <v>592</v>
       </c>
-      <c r="B144" t="s">
-[...2 lines deleted...]
-      <c r="C144" t="s">
+      <c r="H144" t="s">
         <v>593</v>
-      </c>
-[...13 lines deleted...]
-        <v>595</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
+        <v>594</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>595</v>
+      </c>
+      <c r="D145" t="s">
+        <v>11</v>
+      </c>
+      <c r="E145" t="s">
+        <v>12</v>
+      </c>
+      <c r="F145" t="s">
+        <v>35</v>
+      </c>
+      <c r="G145" s="1" t="s">
         <v>596</v>
       </c>
-      <c r="B145" t="s">
-[...2 lines deleted...]
-      <c r="C145" t="s">
+      <c r="H145" t="s">
         <v>597</v>
-      </c>
-[...13 lines deleted...]
-        <v>599</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
+        <v>598</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>599</v>
+      </c>
+      <c r="D146" t="s">
+        <v>11</v>
+      </c>
+      <c r="E146" t="s">
+        <v>12</v>
+      </c>
+      <c r="F146" t="s">
+        <v>35</v>
+      </c>
+      <c r="G146" s="1" t="s">
         <v>600</v>
       </c>
-      <c r="B146" t="s">
-[...2 lines deleted...]
-      <c r="C146" t="s">
+      <c r="H146" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
+        <v>602</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>603</v>
+      </c>
+      <c r="D147" t="s">
+        <v>11</v>
+      </c>
+      <c r="E147" t="s">
+        <v>12</v>
+      </c>
+      <c r="F147" t="s">
+        <v>40</v>
+      </c>
+      <c r="G147" s="1" t="s">
         <v>604</v>
       </c>
-      <c r="B147" t="s">
-[...2 lines deleted...]
-      <c r="C147" t="s">
+      <c r="H147" t="s">
         <v>605</v>
-      </c>
-[...13 lines deleted...]
-        <v>607</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
+        <v>606</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>607</v>
+      </c>
+      <c r="D148" t="s">
+        <v>11</v>
+      </c>
+      <c r="E148" t="s">
+        <v>12</v>
+      </c>
+      <c r="F148" t="s">
+        <v>13</v>
+      </c>
+      <c r="G148" s="1" t="s">
         <v>608</v>
       </c>
-      <c r="B148" t="s">
-[...2 lines deleted...]
-      <c r="C148" t="s">
+      <c r="H148" t="s">
         <v>609</v>
-      </c>
-[...13 lines deleted...]
-        <v>611</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="D149" t="s">
-        <v>576</v>
+        <v>11</v>
       </c>
       <c r="E149" t="s">
-        <v>577</v>
+        <v>12</v>
       </c>
       <c r="F149" t="s">
         <v>13</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="H149" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
+        <v>614</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>615</v>
+      </c>
+      <c r="D150" t="s">
+        <v>11</v>
+      </c>
+      <c r="E150" t="s">
+        <v>12</v>
+      </c>
+      <c r="F150" t="s">
+        <v>91</v>
+      </c>
+      <c r="G150" s="1" t="s">
         <v>616</v>
       </c>
-      <c r="B150" t="s">
-[...2 lines deleted...]
-      <c r="C150" t="s">
+      <c r="H150" t="s">
         <v>617</v>
-      </c>
-[...13 lines deleted...]
-        <v>619</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
+        <v>618</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>619</v>
+      </c>
+      <c r="D151" t="s">
+        <v>11</v>
+      </c>
+      <c r="E151" t="s">
+        <v>12</v>
+      </c>
+      <c r="F151" t="s">
+        <v>26</v>
+      </c>
+      <c r="G151" s="1" t="s">
         <v>620</v>
       </c>
-      <c r="B151" t="s">
-[...2 lines deleted...]
-      <c r="C151" t="s">
+      <c r="H151" t="s">
         <v>621</v>
-      </c>
-[...13 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
+        <v>622</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>623</v>
+      </c>
+      <c r="D152" t="s">
+        <v>11</v>
+      </c>
+      <c r="E152" t="s">
+        <v>12</v>
+      </c>
+      <c r="F152" t="s">
+        <v>54</v>
+      </c>
+      <c r="G152" s="1" t="s">
         <v>624</v>
       </c>
-      <c r="B152" t="s">
-[...2 lines deleted...]
-      <c r="C152" t="s">
+      <c r="H152" t="s">
         <v>625</v>
-      </c>
-[...13 lines deleted...]
-        <v>627</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
+        <v>626</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>627</v>
+      </c>
+      <c r="D153" t="s">
+        <v>11</v>
+      </c>
+      <c r="E153" t="s">
+        <v>12</v>
+      </c>
+      <c r="F153" t="s">
+        <v>40</v>
+      </c>
+      <c r="G153" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="B153" t="s">
-[...2 lines deleted...]
-      <c r="C153" t="s">
+      <c r="H153" t="s">
         <v>629</v>
-      </c>
-[...13 lines deleted...]
-        <v>631</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
+        <v>630</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>631</v>
+      </c>
+      <c r="D154" t="s">
+        <v>11</v>
+      </c>
+      <c r="E154" t="s">
+        <v>12</v>
+      </c>
+      <c r="F154" t="s">
+        <v>26</v>
+      </c>
+      <c r="G154" s="1" t="s">
         <v>632</v>
       </c>
-      <c r="B154" t="s">
-[...5 lines deleted...]
-      <c r="D154" t="s">
+      <c r="H154" t="s">
         <v>633</v>
-      </c>
-[...10 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
+        <v>634</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>635</v>
+      </c>
+      <c r="D155" t="s">
+        <v>11</v>
+      </c>
+      <c r="E155" t="s">
+        <v>12</v>
+      </c>
+      <c r="F155" t="s">
+        <v>35</v>
+      </c>
+      <c r="G155" s="1" t="s">
         <v>636</v>
       </c>
-      <c r="B155" t="s">
-[...2 lines deleted...]
-      <c r="C155" t="s">
+      <c r="H155" t="s">
         <v>637</v>
-      </c>
-[...13 lines deleted...]
-        <v>642</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>644</v>
+        <v>639</v>
       </c>
       <c r="D156" t="s">
-        <v>638</v>
+        <v>11</v>
       </c>
       <c r="E156" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="F156" t="s">
+        <v>54</v>
+      </c>
+      <c r="G156" s="1" t="s">
         <v>640</v>
       </c>
-      <c r="G156" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H156" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>648</v>
+        <v>643</v>
       </c>
       <c r="D157" t="s">
-        <v>638</v>
+        <v>11</v>
       </c>
       <c r="E157" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="F157" t="s">
-        <v>640</v>
+        <v>54</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="H157" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
+        <v>646</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>647</v>
+      </c>
+      <c r="D158" t="s">
+        <v>648</v>
+      </c>
+      <c r="E158" t="s">
+        <v>649</v>
+      </c>
+      <c r="F158" t="s">
+        <v>650</v>
+      </c>
+      <c r="G158" s="1" t="s">
         <v>651</v>
       </c>
-      <c r="B158" t="s">
-[...2 lines deleted...]
-      <c r="C158" t="s">
+      <c r="H158" t="s">
         <v>652</v>
-      </c>
-[...13 lines deleted...]
-        <v>650</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
+        <v>653</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
         <v>654</v>
       </c>
-      <c r="B159" t="s">
-[...2 lines deleted...]
-      <c r="C159" t="s">
+      <c r="D159" t="s">
+        <v>648</v>
+      </c>
+      <c r="E159" t="s">
+        <v>649</v>
+      </c>
+      <c r="F159" t="s">
+        <v>650</v>
+      </c>
+      <c r="G159" s="1" t="s">
         <v>655</v>
       </c>
-      <c r="D159" t="s">
-[...8 lines deleted...]
-      <c r="G159" s="1" t="s">
+      <c r="H159" t="s">
         <v>656</v>
-      </c>
-[...1 lines deleted...]
-        <v>657</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
+        <v>657</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
         <v>658</v>
       </c>
-      <c r="B160" t="s">
-[...2 lines deleted...]
-      <c r="C160" t="s">
+      <c r="D160" t="s">
+        <v>648</v>
+      </c>
+      <c r="E160" t="s">
+        <v>649</v>
+      </c>
+      <c r="F160" t="s">
+        <v>650</v>
+      </c>
+      <c r="G160" s="1" t="s">
         <v>659</v>
       </c>
-      <c r="D160" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H160" t="s">
-        <v>661</v>
+        <v>656</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
+        <v>660</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>661</v>
+      </c>
+      <c r="D161" t="s">
+        <v>648</v>
+      </c>
+      <c r="E161" t="s">
+        <v>649</v>
+      </c>
+      <c r="F161" t="s">
+        <v>650</v>
+      </c>
+      <c r="G161" s="1" t="s">
         <v>662</v>
       </c>
-      <c r="B161" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H161" t="s">
-        <v>665</v>
+        <v>656</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="D162" t="s">
-        <v>638</v>
+        <v>648</v>
       </c>
       <c r="E162" t="s">
-        <v>639</v>
+        <v>649</v>
       </c>
       <c r="F162" t="s">
-        <v>640</v>
+        <v>650</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="H162" t="s">
-        <v>669</v>
+        <v>656</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>671</v>
+        <v>667</v>
       </c>
       <c r="D163" t="s">
-        <v>638</v>
+        <v>648</v>
       </c>
       <c r="E163" t="s">
-        <v>639</v>
+        <v>649</v>
       </c>
       <c r="F163" t="s">
-        <v>640</v>
+        <v>650</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>672</v>
+        <v>668</v>
       </c>
       <c r="H163" t="s">
-        <v>673</v>
+        <v>669</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>674</v>
+        <v>670</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>675</v>
+        <v>671</v>
       </c>
       <c r="D164" t="s">
-        <v>638</v>
+        <v>648</v>
       </c>
       <c r="E164" t="s">
-        <v>639</v>
+        <v>649</v>
       </c>
       <c r="F164" t="s">
-        <v>640</v>
+        <v>650</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>676</v>
+        <v>672</v>
       </c>
       <c r="H164" t="s">
-        <v>677</v>
+        <v>673</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>678</v>
+        <v>674</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>679</v>
+        <v>675</v>
       </c>
       <c r="D165" t="s">
-        <v>638</v>
+        <v>648</v>
       </c>
       <c r="E165" t="s">
-        <v>639</v>
+        <v>649</v>
       </c>
       <c r="F165" t="s">
-        <v>640</v>
+        <v>650</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>680</v>
+        <v>676</v>
       </c>
       <c r="H165" t="s">
-        <v>681</v>
+        <v>677</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>682</v>
+        <v>678</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>683</v>
+        <v>679</v>
       </c>
       <c r="D166" t="s">
-        <v>638</v>
+        <v>648</v>
       </c>
       <c r="E166" t="s">
-        <v>639</v>
+        <v>649</v>
       </c>
       <c r="F166" t="s">
-        <v>640</v>
+        <v>650</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>684</v>
+        <v>680</v>
       </c>
       <c r="H166" t="s">
-        <v>685</v>
+        <v>681</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>686</v>
+        <v>682</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>687</v>
+        <v>683</v>
       </c>
       <c r="D167" t="s">
-        <v>638</v>
+        <v>648</v>
       </c>
       <c r="E167" t="s">
-        <v>639</v>
+        <v>649</v>
       </c>
       <c r="F167" t="s">
-        <v>640</v>
+        <v>650</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>688</v>
+        <v>684</v>
       </c>
       <c r="H167" t="s">
-        <v>689</v>
+        <v>656</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>690</v>
+        <v>685</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="D168" t="s">
-        <v>638</v>
+        <v>648</v>
       </c>
       <c r="E168" t="s">
-        <v>639</v>
+        <v>649</v>
       </c>
       <c r="F168" t="s">
-        <v>640</v>
+        <v>650</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
       <c r="H168" t="s">
-        <v>693</v>
+        <v>656</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>694</v>
+        <v>688</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="D169" t="s">
-        <v>638</v>
+        <v>648</v>
       </c>
       <c r="E169" t="s">
-        <v>639</v>
+        <v>649</v>
       </c>
       <c r="F169" t="s">
-        <v>640</v>
+        <v>650</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>696</v>
+        <v>690</v>
       </c>
       <c r="H169" t="s">
-        <v>697</v>
+        <v>656</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>698</v>
+        <v>691</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>699</v>
+        <v>692</v>
       </c>
       <c r="D170" t="s">
-        <v>638</v>
+        <v>693</v>
       </c>
       <c r="E170" t="s">
-        <v>639</v>
+        <v>694</v>
       </c>
       <c r="F170" t="s">
-        <v>640</v>
+        <v>650</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="H170" t="s">
-        <v>701</v>
+        <v>696</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
+        <v>697</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>698</v>
+      </c>
+      <c r="D171" t="s">
+        <v>699</v>
+      </c>
+      <c r="E171" t="s">
+        <v>700</v>
+      </c>
+      <c r="F171" t="s">
+        <v>40</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="H171" t="s">
         <v>702</v>
-      </c>
-[...19 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
+        <v>703</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>704</v>
+      </c>
+      <c r="D172" t="s">
+        <v>699</v>
+      </c>
+      <c r="E172" t="s">
+        <v>700</v>
+      </c>
+      <c r="F172" t="s">
+        <v>40</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H172" t="s">
         <v>706</v>
-      </c>
-[...19 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
+        <v>707</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>708</v>
+      </c>
+      <c r="D173" t="s">
+        <v>699</v>
+      </c>
+      <c r="E173" t="s">
+        <v>700</v>
+      </c>
+      <c r="F173" t="s">
+        <v>45</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H173" t="s">
         <v>710</v>
-      </c>
-[...19 lines deleted...]
-        <v>713</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
+        <v>711</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>712</v>
+      </c>
+      <c r="D174" t="s">
+        <v>699</v>
+      </c>
+      <c r="E174" t="s">
+        <v>700</v>
+      </c>
+      <c r="F174" t="s">
+        <v>54</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H174" t="s">
         <v>714</v>
-      </c>
-[...19 lines deleted...]
-        <v>717</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
+        <v>715</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>716</v>
+      </c>
+      <c r="D175" t="s">
+        <v>699</v>
+      </c>
+      <c r="E175" t="s">
+        <v>700</v>
+      </c>
+      <c r="F175" t="s">
+        <v>13</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H175" t="s">
         <v>718</v>
-      </c>
-[...19 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
+        <v>719</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>720</v>
+      </c>
+      <c r="D176" t="s">
+        <v>699</v>
+      </c>
+      <c r="E176" t="s">
+        <v>700</v>
+      </c>
+      <c r="F176" t="s">
+        <v>13</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H176" t="s">
         <v>722</v>
-      </c>
-[...19 lines deleted...]
-        <v>725</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
+        <v>723</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>724</v>
+      </c>
+      <c r="D177" t="s">
+        <v>699</v>
+      </c>
+      <c r="E177" t="s">
+        <v>700</v>
+      </c>
+      <c r="F177" t="s">
+        <v>13</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="H177" t="s">
         <v>726</v>
-      </c>
-[...19 lines deleted...]
-        <v>729</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
+        <v>727</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>728</v>
+      </c>
+      <c r="D178" t="s">
+        <v>699</v>
+      </c>
+      <c r="E178" t="s">
+        <v>700</v>
+      </c>
+      <c r="F178" t="s">
+        <v>26</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H178" t="s">
         <v>730</v>
-      </c>
-[...19 lines deleted...]
-        <v>733</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
+        <v>731</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>732</v>
+      </c>
+      <c r="D179" t="s">
+        <v>699</v>
+      </c>
+      <c r="E179" t="s">
+        <v>700</v>
+      </c>
+      <c r="F179" t="s">
+        <v>120</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H179" t="s">
         <v>734</v>
-      </c>
-[...19 lines deleted...]
-        <v>737</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
+        <v>735</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>736</v>
+      </c>
+      <c r="D180" t="s">
+        <v>699</v>
+      </c>
+      <c r="E180" t="s">
+        <v>700</v>
+      </c>
+      <c r="F180" t="s">
+        <v>13</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H180" t="s">
         <v>738</v>
-      </c>
-[...19 lines deleted...]
-        <v>741</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
+        <v>739</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>740</v>
+      </c>
+      <c r="D181" t="s">
+        <v>699</v>
+      </c>
+      <c r="E181" t="s">
+        <v>700</v>
+      </c>
+      <c r="F181" t="s">
+        <v>13</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H181" t="s">
         <v>742</v>
-      </c>
-[...19 lines deleted...]
-        <v>745</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
+        <v>743</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>744</v>
+      </c>
+      <c r="D182" t="s">
+        <v>699</v>
+      </c>
+      <c r="E182" t="s">
+        <v>700</v>
+      </c>
+      <c r="F182" t="s">
+        <v>120</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="H182" t="s">
         <v>746</v>
-      </c>
-[...19 lines deleted...]
-        <v>749</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
+        <v>747</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>748</v>
+      </c>
+      <c r="D183" t="s">
+        <v>699</v>
+      </c>
+      <c r="E183" t="s">
+        <v>700</v>
+      </c>
+      <c r="F183" t="s">
+        <v>120</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H183" t="s">
         <v>750</v>
-      </c>
-[...19 lines deleted...]
-        <v>753</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
+        <v>751</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>752</v>
+      </c>
+      <c r="D184" t="s">
+        <v>699</v>
+      </c>
+      <c r="E184" t="s">
+        <v>700</v>
+      </c>
+      <c r="F184" t="s">
+        <v>120</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H184" t="s">
         <v>754</v>
-      </c>
-[...19 lines deleted...]
-        <v>757</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
+        <v>755</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>756</v>
+      </c>
+      <c r="D185" t="s">
+        <v>699</v>
+      </c>
+      <c r="E185" t="s">
+        <v>700</v>
+      </c>
+      <c r="F185" t="s">
+        <v>26</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H185" t="s">
         <v>758</v>
-      </c>
-[...19 lines deleted...]
-        <v>762</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="D186" t="s">
-        <v>638</v>
+        <v>699</v>
       </c>
       <c r="E186" t="s">
-        <v>639</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>700</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>765</v>
+        <v>761</v>
       </c>
       <c r="H186" t="s">
-        <v>766</v>
+        <v>762</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>767</v>
+        <v>763</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>768</v>
+        <v>764</v>
       </c>
       <c r="D187" t="s">
-        <v>638</v>
+        <v>699</v>
       </c>
       <c r="E187" t="s">
-        <v>639</v>
+        <v>700</v>
       </c>
       <c r="F187" t="s">
-        <v>533</v>
+        <v>26</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>769</v>
+        <v>765</v>
       </c>
       <c r="H187" t="s">
-        <v>770</v>
+        <v>766</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>771</v>
+        <v>767</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>772</v>
+        <v>317</v>
       </c>
       <c r="D188" t="s">
-        <v>638</v>
+        <v>768</v>
       </c>
       <c r="E188" t="s">
-        <v>639</v>
+        <v>769</v>
       </c>
       <c r="F188" t="s">
-        <v>40</v>
+        <v>91</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="H188" t="s">
-        <v>774</v>
+        <v>319</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
+        <v>771</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>772</v>
+      </c>
+      <c r="D189" t="s">
+        <v>773</v>
+      </c>
+      <c r="E189" t="s">
+        <v>774</v>
+      </c>
+      <c r="F189" t="s">
         <v>775</v>
       </c>
-      <c r="B189" t="s">
-[...2 lines deleted...]
-      <c r="C189" t="s">
+      <c r="G189" s="1" t="s">
         <v>776</v>
       </c>
-      <c r="D189" t="s">
-[...8 lines deleted...]
-      <c r="G189" s="1" t="s">
+      <c r="H189" t="s">
         <v>777</v>
-      </c>
-[...1 lines deleted...]
-        <v>778</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
+        <v>778</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
         <v>779</v>
       </c>
-      <c r="B190" t="s">
-[...2 lines deleted...]
-      <c r="C190" t="s">
+      <c r="D190" t="s">
+        <v>773</v>
+      </c>
+      <c r="E190" t="s">
+        <v>774</v>
+      </c>
+      <c r="F190" t="s">
+        <v>775</v>
+      </c>
+      <c r="G190" s="1" t="s">
         <v>780</v>
       </c>
-      <c r="D190" t="s">
-[...8 lines deleted...]
-      <c r="G190" s="1" t="s">
+      <c r="H190" t="s">
         <v>781</v>
-      </c>
-[...1 lines deleted...]
-        <v>782</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
+        <v>782</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
         <v>783</v>
       </c>
-      <c r="B191" t="s">
-[...2 lines deleted...]
-      <c r="C191" t="s">
+      <c r="D191" t="s">
+        <v>773</v>
+      </c>
+      <c r="E191" t="s">
+        <v>774</v>
+      </c>
+      <c r="F191" t="s">
+        <v>775</v>
+      </c>
+      <c r="G191" s="1" t="s">
         <v>784</v>
       </c>
-      <c r="D191" t="s">
-[...8 lines deleted...]
-      <c r="G191" s="1" t="s">
+      <c r="H191" t="s">
         <v>785</v>
-      </c>
-[...1 lines deleted...]
-        <v>786</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
+        <v>786</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
         <v>787</v>
       </c>
-      <c r="B192" t="s">
-[...2 lines deleted...]
-      <c r="C192" t="s">
+      <c r="D192" t="s">
+        <v>773</v>
+      </c>
+      <c r="E192" t="s">
+        <v>774</v>
+      </c>
+      <c r="F192" t="s">
+        <v>775</v>
+      </c>
+      <c r="G192" s="1" t="s">
         <v>788</v>
       </c>
-      <c r="D192" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H192" t="s">
-        <v>790</v>
+        <v>785</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
+        <v>789</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>790</v>
+      </c>
+      <c r="D193" t="s">
+        <v>773</v>
+      </c>
+      <c r="E193" t="s">
+        <v>774</v>
+      </c>
+      <c r="F193" t="s">
+        <v>775</v>
+      </c>
+      <c r="G193" s="1" t="s">
         <v>791</v>
       </c>
-      <c r="B193" t="s">
-[...2 lines deleted...]
-      <c r="C193" t="s">
+      <c r="H193" t="s">
         <v>792</v>
-      </c>
-[...13 lines deleted...]
-        <v>794</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
+        <v>793</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>794</v>
+      </c>
+      <c r="D194" t="s">
+        <v>773</v>
+      </c>
+      <c r="E194" t="s">
+        <v>774</v>
+      </c>
+      <c r="F194" t="s">
+        <v>775</v>
+      </c>
+      <c r="G194" s="1" t="s">
         <v>795</v>
       </c>
-      <c r="B194" t="s">
-[...2 lines deleted...]
-      <c r="C194" t="s">
+      <c r="H194" t="s">
         <v>796</v>
-      </c>
-[...13 lines deleted...]
-        <v>798</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
+        <v>797</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>798</v>
+      </c>
+      <c r="D195" t="s">
+        <v>773</v>
+      </c>
+      <c r="E195" t="s">
+        <v>774</v>
+      </c>
+      <c r="F195" t="s">
+        <v>775</v>
+      </c>
+      <c r="G195" s="1" t="s">
         <v>799</v>
       </c>
-      <c r="B195" t="s">
-[...2 lines deleted...]
-      <c r="C195" t="s">
+      <c r="H195" t="s">
         <v>800</v>
       </c>
-      <c r="D195" t="s">
-[...8 lines deleted...]
-      <c r="G195" s="1" t="s">
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
         <v>801</v>
       </c>
-      <c r="H195" t="s">
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
         <v>802</v>
+      </c>
+      <c r="D196" t="s">
+        <v>773</v>
+      </c>
+      <c r="E196" t="s">
+        <v>774</v>
+      </c>
+      <c r="F196" t="s">
+        <v>775</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="H196" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>805</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>806</v>
+      </c>
+      <c r="D197" t="s">
+        <v>773</v>
+      </c>
+      <c r="E197" t="s">
+        <v>774</v>
+      </c>
+      <c r="F197" t="s">
+        <v>775</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H197" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>809</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>810</v>
+      </c>
+      <c r="D198" t="s">
+        <v>773</v>
+      </c>
+      <c r="E198" t="s">
+        <v>774</v>
+      </c>
+      <c r="F198" t="s">
+        <v>775</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="H198" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>813</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>814</v>
+      </c>
+      <c r="D199" t="s">
+        <v>773</v>
+      </c>
+      <c r="E199" t="s">
+        <v>774</v>
+      </c>
+      <c r="F199" t="s">
+        <v>775</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="H199" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>817</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>818</v>
+      </c>
+      <c r="D200" t="s">
+        <v>773</v>
+      </c>
+      <c r="E200" t="s">
+        <v>774</v>
+      </c>
+      <c r="F200" t="s">
+        <v>775</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="H200" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>821</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>822</v>
+      </c>
+      <c r="D201" t="s">
+        <v>773</v>
+      </c>
+      <c r="E201" t="s">
+        <v>774</v>
+      </c>
+      <c r="F201" t="s">
+        <v>775</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="H201" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>825</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>826</v>
+      </c>
+      <c r="D202" t="s">
+        <v>773</v>
+      </c>
+      <c r="E202" t="s">
+        <v>774</v>
+      </c>
+      <c r="F202" t="s">
+        <v>775</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="H202" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>829</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>830</v>
+      </c>
+      <c r="D203" t="s">
+        <v>773</v>
+      </c>
+      <c r="E203" t="s">
+        <v>774</v>
+      </c>
+      <c r="F203" t="s">
+        <v>775</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H203" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>833</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>834</v>
+      </c>
+      <c r="D204" t="s">
+        <v>773</v>
+      </c>
+      <c r="E204" t="s">
+        <v>774</v>
+      </c>
+      <c r="F204" t="s">
+        <v>775</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="H204" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>837</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>838</v>
+      </c>
+      <c r="D205" t="s">
+        <v>773</v>
+      </c>
+      <c r="E205" t="s">
+        <v>774</v>
+      </c>
+      <c r="F205" t="s">
+        <v>775</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="H205" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>841</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>842</v>
+      </c>
+      <c r="D206" t="s">
+        <v>773</v>
+      </c>
+      <c r="E206" t="s">
+        <v>774</v>
+      </c>
+      <c r="F206" t="s">
+        <v>775</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H206" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>845</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>846</v>
+      </c>
+      <c r="D207" t="s">
+        <v>773</v>
+      </c>
+      <c r="E207" t="s">
+        <v>774</v>
+      </c>
+      <c r="F207" t="s">
+        <v>775</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="H207" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>849</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>850</v>
+      </c>
+      <c r="D208" t="s">
+        <v>773</v>
+      </c>
+      <c r="E208" t="s">
+        <v>774</v>
+      </c>
+      <c r="F208" t="s">
+        <v>775</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H208" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>853</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>854</v>
+      </c>
+      <c r="D209" t="s">
+        <v>773</v>
+      </c>
+      <c r="E209" t="s">
+        <v>774</v>
+      </c>
+      <c r="F209" t="s">
+        <v>775</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H209" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>857</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>858</v>
+      </c>
+      <c r="D210" t="s">
+        <v>773</v>
+      </c>
+      <c r="E210" t="s">
+        <v>774</v>
+      </c>
+      <c r="F210" t="s">
+        <v>775</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="H210" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>861</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>862</v>
+      </c>
+      <c r="D211" t="s">
+        <v>773</v>
+      </c>
+      <c r="E211" t="s">
+        <v>774</v>
+      </c>
+      <c r="F211" t="s">
+        <v>775</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="H211" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>865</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>866</v>
+      </c>
+      <c r="D212" t="s">
+        <v>773</v>
+      </c>
+      <c r="E212" t="s">
+        <v>774</v>
+      </c>
+      <c r="F212" t="s">
+        <v>775</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="H212" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>869</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>870</v>
+      </c>
+      <c r="D213" t="s">
+        <v>773</v>
+      </c>
+      <c r="E213" t="s">
+        <v>774</v>
+      </c>
+      <c r="F213" t="s">
+        <v>775</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="H213" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>873</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>874</v>
+      </c>
+      <c r="D214" t="s">
+        <v>773</v>
+      </c>
+      <c r="E214" t="s">
+        <v>774</v>
+      </c>
+      <c r="F214" t="s">
+        <v>775</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="H214" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>877</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>878</v>
+      </c>
+      <c r="D215" t="s">
+        <v>773</v>
+      </c>
+      <c r="E215" t="s">
+        <v>774</v>
+      </c>
+      <c r="F215" t="s">
+        <v>775</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="H215" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>881</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>882</v>
+      </c>
+      <c r="D216" t="s">
+        <v>773</v>
+      </c>
+      <c r="E216" t="s">
+        <v>774</v>
+      </c>
+      <c r="F216" t="s">
+        <v>775</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="H216" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>885</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>886</v>
+      </c>
+      <c r="D217" t="s">
+        <v>773</v>
+      </c>
+      <c r="E217" t="s">
+        <v>774</v>
+      </c>
+      <c r="F217" t="s">
+        <v>40</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="H217" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>889</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>890</v>
+      </c>
+      <c r="D218" t="s">
+        <v>773</v>
+      </c>
+      <c r="E218" t="s">
+        <v>774</v>
+      </c>
+      <c r="F218" t="s">
+        <v>775</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="H218" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>893</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>894</v>
+      </c>
+      <c r="D219" t="s">
+        <v>773</v>
+      </c>
+      <c r="E219" t="s">
+        <v>774</v>
+      </c>
+      <c r="F219" t="s">
+        <v>895</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="H219" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>898</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>899</v>
+      </c>
+      <c r="D220" t="s">
+        <v>773</v>
+      </c>
+      <c r="E220" t="s">
+        <v>774</v>
+      </c>
+      <c r="F220" t="s">
+        <v>650</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="H220" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>902</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>903</v>
+      </c>
+      <c r="D221" t="s">
+        <v>773</v>
+      </c>
+      <c r="E221" t="s">
+        <v>774</v>
+      </c>
+      <c r="F221" t="s">
+        <v>650</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="H221" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>906</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>907</v>
+      </c>
+      <c r="D222" t="s">
+        <v>773</v>
+      </c>
+      <c r="E222" t="s">
+        <v>774</v>
+      </c>
+      <c r="F222" t="s">
+        <v>40</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="H222" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>910</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>911</v>
+      </c>
+      <c r="D223" t="s">
+        <v>773</v>
+      </c>
+      <c r="E223" t="s">
+        <v>774</v>
+      </c>
+      <c r="F223" t="s">
+        <v>775</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="H223" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>914</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>915</v>
+      </c>
+      <c r="D224" t="s">
+        <v>773</v>
+      </c>
+      <c r="E224" t="s">
+        <v>774</v>
+      </c>
+      <c r="F224" t="s">
+        <v>775</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="H224" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>918</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>919</v>
+      </c>
+      <c r="D225" t="s">
+        <v>773</v>
+      </c>
+      <c r="E225" t="s">
+        <v>774</v>
+      </c>
+      <c r="F225" t="s">
+        <v>775</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="H225" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>922</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>923</v>
+      </c>
+      <c r="D226" t="s">
+        <v>773</v>
+      </c>
+      <c r="E226" t="s">
+        <v>774</v>
+      </c>
+      <c r="F226" t="s">
+        <v>775</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="H226" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>926</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>927</v>
+      </c>
+      <c r="D227" t="s">
+        <v>773</v>
+      </c>
+      <c r="E227" t="s">
+        <v>774</v>
+      </c>
+      <c r="F227" t="s">
+        <v>775</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="H227" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>930</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>931</v>
+      </c>
+      <c r="D228" t="s">
+        <v>773</v>
+      </c>
+      <c r="E228" t="s">
+        <v>774</v>
+      </c>
+      <c r="F228" t="s">
+        <v>40</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="H228" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>934</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>935</v>
+      </c>
+      <c r="D229" t="s">
+        <v>773</v>
+      </c>
+      <c r="E229" t="s">
+        <v>774</v>
+      </c>
+      <c r="F229" t="s">
+        <v>775</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="H229" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>938</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>939</v>
+      </c>
+      <c r="D230" t="s">
+        <v>773</v>
+      </c>
+      <c r="E230" t="s">
+        <v>774</v>
+      </c>
+      <c r="F230" t="s">
+        <v>775</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="H230" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>942</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>943</v>
+      </c>
+      <c r="D231" t="s">
+        <v>773</v>
+      </c>
+      <c r="E231" t="s">
+        <v>774</v>
+      </c>
+      <c r="F231" t="s">
+        <v>895</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="H231" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>946</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>947</v>
+      </c>
+      <c r="D232" t="s">
+        <v>773</v>
+      </c>
+      <c r="E232" t="s">
+        <v>774</v>
+      </c>
+      <c r="F232" t="s">
+        <v>137</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="H232" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>950</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>951</v>
+      </c>
+      <c r="D233" t="s">
+        <v>773</v>
+      </c>
+      <c r="E233" t="s">
+        <v>774</v>
+      </c>
+      <c r="F233" t="s">
+        <v>40</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="H233" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>954</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>955</v>
+      </c>
+      <c r="D234" t="s">
+        <v>773</v>
+      </c>
+      <c r="E234" t="s">
+        <v>774</v>
+      </c>
+      <c r="F234" t="s">
+        <v>775</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="H234" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>958</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>959</v>
+      </c>
+      <c r="D235" t="s">
+        <v>773</v>
+      </c>
+      <c r="E235" t="s">
+        <v>774</v>
+      </c>
+      <c r="F235" t="s">
+        <v>775</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="H235" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>962</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>963</v>
+      </c>
+      <c r="D236" t="s">
+        <v>773</v>
+      </c>
+      <c r="E236" t="s">
+        <v>774</v>
+      </c>
+      <c r="F236" t="s">
+        <v>775</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="H236" t="s">
+        <v>965</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8049,50 +9601,91 @@
     <hyperlink ref="G171" r:id="rId170"/>
     <hyperlink ref="G172" r:id="rId171"/>
     <hyperlink ref="G173" r:id="rId172"/>
     <hyperlink ref="G174" r:id="rId173"/>
     <hyperlink ref="G175" r:id="rId174"/>
     <hyperlink ref="G176" r:id="rId175"/>
     <hyperlink ref="G177" r:id="rId176"/>
     <hyperlink ref="G178" r:id="rId177"/>
     <hyperlink ref="G179" r:id="rId178"/>
     <hyperlink ref="G180" r:id="rId179"/>
     <hyperlink ref="G181" r:id="rId180"/>
     <hyperlink ref="G182" r:id="rId181"/>
     <hyperlink ref="G183" r:id="rId182"/>
     <hyperlink ref="G184" r:id="rId183"/>
     <hyperlink ref="G185" r:id="rId184"/>
     <hyperlink ref="G186" r:id="rId185"/>
     <hyperlink ref="G187" r:id="rId186"/>
     <hyperlink ref="G188" r:id="rId187"/>
     <hyperlink ref="G189" r:id="rId188"/>
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>